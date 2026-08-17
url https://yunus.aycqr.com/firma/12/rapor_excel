--- v0 (2026-05-08)
+++ v1 (2026-08-17)
@@ -442,65 +442,65 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I52"/>
+  <dimension ref="A1:I53"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="7" customWidth="1" min="1" max="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>ATLAS İBRAHİM ABİ Raporu (Proje Sayısı: 41)</t>
+          <t>ATLAS İBRAHİM ABİ Raporu (Proje Sayısı: 42)</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Tür</t>
         </is>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <t>IC Numarası</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
           <t>Proje Adı</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>Adres</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
@@ -515,1879 +515,1918 @@
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Anlaşılan Fiyat (TL)</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
           <t>Cezalar (TL)</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
           <t>Toplam (TL)</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>IC2026/023864</t>
+          <t>IC2026/117153</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>ABDURRAHİM ACAR SULARBAŞI DÜK1 TADİLAT</t>
+          <t>MEHMET EROL ABDULVAHABI GAZI D3 KOMBİ</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>SULARBAŞI MAH. İMAM HATİP SOK. NO:6 SİVAS/SİVAS</t>
+          <t>ABDULVAHABİGAZİ mh.  3 SOK. sk.    No:4/1 MERKEZ/SİVAS</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>28.01.2026</t>
+          <t>15.06.2026</t>
         </is>
       </c>
       <c r="F3" t="n">
         <v>1</v>
       </c>
       <c r="G3" t="n">
         <v>0</v>
       </c>
       <c r="H3" t="n">
         <v>0</v>
       </c>
       <c r="I3" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>IC2026/012489</t>
+          <t>IC2026/023864</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>GÜLENDAM DOĞAN KIZILIRMAK DÜK2</t>
+          <t>ABDURRAHİM ACAR SULARBAŞI DÜK1 TADİLAT</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>KIZILIRMAK MAH. YAHYA BEY CAD. NO:45A SİVAS/SİVAS</t>
+          <t>SULARBAŞI MAH. İMAM HATİP SOK. NO:6 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>16.01.2026</t>
+          <t>28.01.2026</t>
         </is>
       </c>
       <c r="F4" t="n">
         <v>1</v>
       </c>
       <c r="G4" t="n">
         <v>0</v>
       </c>
       <c r="H4" t="n">
         <v>0</v>
       </c>
       <c r="I4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>IC2026/010101</t>
+          <t>IC2026/012489</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>SERENİTY LİFE SEYRANTEPE D20 TADİLAT</t>
+          <t>GÜLENDAM DOĞAN KIZILIRMAK DÜK2</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>SEYRANTEPE MAH. SEYRAN SOK. NO:8 SİVAS/SİVAS</t>
+          <t>KIZILIRMAK MAH. YAHYA BEY CAD. NO:45A SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>13.01.2026</t>
+          <t>16.01.2026</t>
         </is>
       </c>
       <c r="F5" t="n">
         <v>1</v>
       </c>
       <c r="G5" t="n">
         <v>0</v>
       </c>
       <c r="H5" t="n">
-        <v>544.5</v>
+        <v>0</v>
       </c>
       <c r="I5" t="n">
-        <v>544.5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>KL2026/007342</t>
+          <t>IC2026/010101</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>GÜLENDAM DOĞAN KIZILIRMAK KOLON TADİLAT</t>
+          <t>SERENİTY LİFE SEYRANTEPE D20 TADİLAT</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>KIZILIRMAK MAH. YAHYA BEY CAD. NO:45A SİVAS/SİVAS</t>
+          <t>SEYRANTEPE MAH. SEYRAN SOK. NO:8 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>12.01.2026</t>
+          <t>13.01.2026</t>
         </is>
       </c>
       <c r="F6" t="n">
         <v>1</v>
       </c>
       <c r="G6" t="n">
         <v>0</v>
       </c>
       <c r="H6" t="n">
-        <v>0</v>
+        <v>1242</v>
       </c>
       <c r="I6" t="n">
-        <v>0</v>
+        <v>1242</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>IC2025/284989</t>
+          <t>KL2026/007342</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>ZEYNEP ELÇİ ECE MAH D6 KOMBİ</t>
+          <t>GÜLENDAM DOĞAN KIZILIRMAK KOLON TADİLAT</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>ECE MAH. ACEMLER SOK. NO:14 SİVAS/SİVAS</t>
+          <t>KIZILIRMAK MAH. YAHYA BEY CAD. NO:45A SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>29.12.2025</t>
+          <t>12.01.2026</t>
         </is>
       </c>
       <c r="F7" t="n">
         <v>1</v>
       </c>
       <c r="G7" t="n">
         <v>0</v>
       </c>
       <c r="H7" t="n">
         <v>0</v>
       </c>
       <c r="I7" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>IC2025/282259</t>
+          <t>IC2025/284989</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>ŞERİFE NUR ÇİFTÇİ ŞEYHŞAMİL D40</t>
+          <t>ZEYNEP ELÇİ ECE MAH D6 KOMBİ</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>ŞEYH ŞAMİL MAH. RASİM BAŞARA CAD. NO:45/4 SİVAS/SİVAS</t>
+          <t>ECE MAH. ACEMLER SOK. NO:14 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>26.12.2025</t>
+          <t>29.12.2025</t>
         </is>
       </c>
       <c r="F8" t="n">
         <v>1</v>
       </c>
       <c r="G8" t="n">
         <v>0</v>
       </c>
       <c r="H8" t="n">
         <v>0</v>
       </c>
       <c r="I8" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>IC2025/261663</t>
+          <t>IC2025/282259</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>MURAT ÖZÇELİK KEPENEK DÜK1 TADİLAT</t>
+          <t>ŞERİFE NUR ÇİFTÇİ ŞEYHŞAMİL D40</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>SULARBAŞI MAH. KEPENEK CAD. NO:8 SİVAS/SİVAS</t>
+          <t>ŞEYH ŞAMİL MAH. RASİM BAŞARA CAD. NO:45/4 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>11.12.2025</t>
+          <t>26.12.2025</t>
         </is>
       </c>
       <c r="F9" t="n">
         <v>1</v>
       </c>
       <c r="G9" t="n">
-        <v>3000</v>
+        <v>0</v>
       </c>
       <c r="H9" t="n">
         <v>0</v>
       </c>
       <c r="I9" t="n">
-        <v>3000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>IC2025/255100</t>
+          <t>IC2025/261663</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>NECATİ KARAKOÇ ECE D3 CİHAZ</t>
+          <t>MURAT ÖZÇELİK KEPENEK DÜK1 TADİLAT</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>ECE MAH. ACEMLER SOK. NO:12 SİVAS/SİVAS</t>
+          <t>SULARBAŞI MAH. KEPENEK CAD. NO:8 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>08.12.2025</t>
+          <t>11.12.2025</t>
         </is>
       </c>
       <c r="F10" t="n">
         <v>1</v>
       </c>
       <c r="G10" t="n">
         <v>3000</v>
       </c>
       <c r="H10" t="n">
         <v>0</v>
       </c>
       <c r="I10" t="n">
         <v>3000</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>IC2025/170541</t>
+          <t>IC2025/255100</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>KARLOG TAŞIMACILIK KIZILIRMAK D14</t>
+          <t>NECATİ KARAKOÇ ECE D3 CİHAZ</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>KIZILIRMAK MAH. 12 SOK. NO:10 SİVAS/SİVAS</t>
+          <t>ECE MAH. ACEMLER SOK. NO:12 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>26.09.2025</t>
+          <t>08.12.2025</t>
         </is>
       </c>
       <c r="F11" t="n">
         <v>1</v>
       </c>
       <c r="G11" t="n">
         <v>3000</v>
       </c>
       <c r="H11" t="n">
         <v>0</v>
       </c>
       <c r="I11" t="n">
         <v>3000</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>IC2025/111130</t>
+          <t>IC2025/170541</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>MİHRİBAN KOÇ TUZLUGÖL D1</t>
+          <t>KARLOG TAŞIMACILIK KIZILIRMAK D14</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>TUZLUGÖL MAH. 9 SOK. NO:13 SİVAS/SİVAS</t>
+          <t>KIZILIRMAK MAH. 12 SOK. NO:10 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>14.07.2025</t>
+          <t>26.09.2025</t>
         </is>
       </c>
       <c r="F12" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G12" t="n">
-        <v>6000</v>
+        <v>3000</v>
       </c>
       <c r="H12" t="n">
         <v>0</v>
       </c>
       <c r="I12" t="n">
-        <v>6000</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>IC2025/093624</t>
+          <t>IC2025/111130</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>VAHDET YİĞİT SELÇUKLU D2</t>
+          <t>MİHRİBAN KOÇ TUZLUGÖL D1</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>SELÇUKLU MAH. 21 SOK. NO:14 SİVAS/SİVAS</t>
+          <t>TUZLUGÖL MAH. 9 SOK. NO:13 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>16.06.2025</t>
+          <t>14.07.2025</t>
         </is>
       </c>
       <c r="F13" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G13" t="n">
-        <v>3000</v>
+        <v>6000</v>
       </c>
       <c r="H13" t="n">
         <v>0</v>
       </c>
       <c r="I13" t="n">
-        <v>3000</v>
+        <v>6000</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>IC2025/033711</t>
+          <t>IC2025/093624</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>ENES ÇEVİK ÇAYYURT D6 REV</t>
+          <t>VAHDET YİĞİT SELÇUKLU D2</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>ÇAYYURT MAH. SULARBAŞI CAD. NO:44 SİVAS/SİVAS</t>
+          <t>SELÇUKLU MAH. 21 SOK. NO:14 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>17.02.2025</t>
+          <t>16.06.2025</t>
         </is>
       </c>
       <c r="F14" t="n">
         <v>1</v>
       </c>
       <c r="G14" t="n">
-        <v>2500</v>
+        <v>3000</v>
       </c>
       <c r="H14" t="n">
-        <v>415.5</v>
+        <v>0</v>
       </c>
       <c r="I14" t="n">
-        <v>2915.5</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>IC2025/029292</t>
+          <t>IC2025/033711</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>FATMA ÖZTÜRK KILAVUZ D3 TADİLAT</t>
+          <t>ENES ÇEVİK ÇAYYURT D6 REV</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>KILAVUZ MAH. TEKKE CAD. NO:58/2 SİVAS/SİVAS</t>
+          <t>ÇAYYURT MAH. SULARBAŞI CAD. NO:44 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>10.02.2025</t>
+          <t>17.02.2025</t>
         </is>
       </c>
       <c r="F15" t="n">
         <v>1</v>
       </c>
       <c r="G15" t="n">
-        <v>3000</v>
+        <v>2500</v>
       </c>
       <c r="H15" t="n">
-        <v>415.5</v>
+        <v>697.5</v>
       </c>
       <c r="I15" t="n">
-        <v>3415.5</v>
+        <v>3197.5</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>IC2025/013188</t>
+          <t>IC2025/029292</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>ENES ÇEVİK YEŞİLYURT D15</t>
+          <t>FATMA ÖZTÜRK KILAVUZ D3 TADİLAT</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>YEŞİLYURT MAH. 9 SOK. NO:4 SİVAS/SİVAS</t>
+          <t>KILAVUZ MAH. TEKKE CAD. NO:58/2 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>16.01.2025</t>
+          <t>10.02.2025</t>
         </is>
       </c>
       <c r="F16" t="n">
         <v>1</v>
       </c>
       <c r="G16" t="n">
-        <v>2000</v>
+        <v>3000</v>
       </c>
       <c r="H16" t="n">
-        <v>0</v>
+        <v>697.5</v>
       </c>
       <c r="I16" t="n">
-        <v>2000</v>
+        <v>3697.5</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>IC2024/293089</t>
+          <t>IC2025/013188</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>VEDAT ÇİFTÇİ ESENYURT 4-4 REV</t>
+          <t>ENES ÇEVİK YEŞİLYURT D15</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>ESENYURT MAH. 132 NO:4/4 SİVAS/SİVAS</t>
+          <t>YEŞİLYURT MAH. 9 SOK. NO:4 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>28.12.2024</t>
+          <t>16.01.2025</t>
         </is>
       </c>
       <c r="F17" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G17" t="n">
-        <v>0</v>
+        <v>2000</v>
       </c>
       <c r="H17" t="n">
         <v>0</v>
       </c>
       <c r="I17" t="n">
-        <v>0</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>IC2024/293541</t>
+          <t>IC2024/293089</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>VEDAT ÇİFTÇİ ESENYURT 4-1 REV</t>
+          <t>VEDAT ÇİFTÇİ ESENYURT 4-4 REV</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>ESENYURT MAH. 132 NO:4/1 SİVAS/SİVAS</t>
+          <t>ESENYURT MAH. 132 NO:4/4 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>28.12.2024</t>
         </is>
       </c>
       <c r="F18" t="n">
         <v>2</v>
       </c>
       <c r="G18" t="n">
         <v>0</v>
       </c>
       <c r="H18" t="n">
-        <v>564</v>
+        <v>0</v>
       </c>
       <c r="I18" t="n">
-        <v>564</v>
+        <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>IC2024/291215</t>
+          <t>IC2024/293541</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>ATIF YERLİ KARŞIYAKA REV</t>
+          <t>VEDAT ÇİFTÇİ ESENYURT 4-1 REV</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>KARŞIYAKA MAH. CELAL KAYACAN CAD. NO:74 SİVAS/SİVAS</t>
+          <t>ESENYURT MAH. 132 NO:4/1 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>27.12.2024</t>
+          <t>28.12.2024</t>
         </is>
       </c>
       <c r="F19" t="n">
         <v>2</v>
       </c>
       <c r="G19" t="n">
         <v>0</v>
       </c>
       <c r="H19" t="n">
-        <v>0</v>
+        <v>1395</v>
       </c>
       <c r="I19" t="n">
-        <v>0</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>IC2024/275273</t>
+          <t>IC2024/291215</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>YILMAZ ÇOŞKUN GÜLYURT</t>
+          <t>ATIF YERLİ KARŞIYAKA REV</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>GÜLYURT MAH. 13 SOK. NO:23 SİVAS/SİVAS</t>
+          <t>KARŞIYAKA MAH. CELAL KAYACAN CAD. NO:74 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>14.12.2024</t>
+          <t>27.12.2024</t>
         </is>
       </c>
       <c r="F20" t="n">
         <v>2</v>
       </c>
       <c r="G20" t="n">
-        <v>4000</v>
+        <v>0</v>
       </c>
       <c r="H20" t="n">
         <v>0</v>
       </c>
       <c r="I20" t="n">
-        <v>4000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>IC2024/272654</t>
+          <t>IC2024/275273</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>VEDAT ÇİFTÇİ ESENYURT 4-4</t>
+          <t>YILMAZ ÇOŞKUN GÜLYURT</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>ESENYURT MAH. 132 NO:4/4 SİVAS/SİVAS</t>
+          <t>GÜLYURT MAH. 13 SOK. NO:23 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>13.12.2024</t>
+          <t>14.12.2024</t>
         </is>
       </c>
       <c r="F21" t="n">
         <v>2</v>
       </c>
       <c r="G21" t="n">
         <v>4000</v>
       </c>
       <c r="H21" t="n">
         <v>0</v>
       </c>
       <c r="I21" t="n">
         <v>4000</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>IC2024/272648</t>
+          <t>IC2024/272654</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>AHMET YÜKSEL ESENYURT 4-2</t>
+          <t>VEDAT ÇİFTÇİ ESENYURT 4-4</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>ESENYURT MAH. 132 NO:4/2 SİVAS/SİVAS</t>
+          <t>ESENYURT MAH. 132 NO:4/4 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>13.12.2024</t>
         </is>
       </c>
       <c r="F22" t="n">
         <v>2</v>
       </c>
       <c r="G22" t="n">
         <v>4000</v>
       </c>
       <c r="H22" t="n">
-        <v>564</v>
+        <v>0</v>
       </c>
       <c r="I22" t="n">
-        <v>4564</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>IC2024/272646</t>
+          <t>IC2024/272648</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>VEDAT ÇİFTÇİ ESENYURT 4-1</t>
+          <t>AHMET YÜKSEL ESENYURT 4-2</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>ESENYURT MAH. 132 NO:4/1 SİVAS/SİVAS</t>
+          <t>ESENYURT MAH. 132 NO:4/2 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>13.12.2024</t>
         </is>
       </c>
       <c r="F23" t="n">
         <v>2</v>
       </c>
       <c r="G23" t="n">
         <v>4000</v>
       </c>
       <c r="H23" t="n">
-        <v>0</v>
+        <v>1395</v>
       </c>
       <c r="I23" t="n">
-        <v>4000</v>
+        <v>5395</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>IC2024/272650</t>
+          <t>IC2024/272646</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>KUZU İNŞ TAAHHÜT YAVUZ KUZU ESENYURT 4-3</t>
+          <t>VEDAT ÇİFTÇİ ESENYURT 4-1</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>ESENYURT MAH. 132 NO:4/3 SİVAS/SİVAS</t>
+          <t>ESENYURT MAH. 132 NO:4/1 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>13.12.2024</t>
         </is>
       </c>
       <c r="F24" t="n">
         <v>2</v>
       </c>
       <c r="G24" t="n">
         <v>4000</v>
       </c>
       <c r="H24" t="n">
         <v>0</v>
       </c>
       <c r="I24" t="n">
         <v>4000</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>IC2024/272642</t>
+          <t>IC2024/272650</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>İSMET ÇİFTÇİ ESENYURT</t>
+          <t>KUZU İNŞ TAAHHÜT YAVUZ KUZU ESENYURT 4-3</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>ESENYURT MAH. 132 NO:4/5 SİVAS/SİVAS</t>
+          <t>ESENYURT MAH. 132 NO:4/3 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>12.12.2024</t>
+          <t>13.12.2024</t>
         </is>
       </c>
       <c r="F25" t="n">
         <v>2</v>
       </c>
       <c r="G25" t="n">
         <v>4000</v>
       </c>
       <c r="H25" t="n">
         <v>0</v>
       </c>
       <c r="I25" t="n">
         <v>4000</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>IC2024/272630</t>
+          <t>IC2024/272642</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>İSMET ÇİFTÇİ ESENYURT</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>ESENYURT MAH. 132 NO:4 SİVAS/SİVAS</t>
+          <t>ESENYURT MAH. 132 NO:4/5 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>12.12.2024</t>
         </is>
       </c>
       <c r="F26" t="n">
         <v>2</v>
       </c>
       <c r="G26" t="n">
         <v>4000</v>
       </c>
       <c r="H26" t="n">
-        <v>1692</v>
+        <v>0</v>
       </c>
       <c r="I26" t="n">
-        <v>5692</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>IC2024/272656</t>
+          <t>IC2024/272630</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>MEHMET RÜŞTÜ AĞADAYI ESENYURT</t>
+          <t>İSMET ÇİFTÇİ ESENYURT</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>ESENYURT MAH. İMARET NO:30 SİVAS/SİVAS</t>
+          <t>ESENYURT MAH. 132 NO:4 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>12.12.2024</t>
         </is>
       </c>
       <c r="F27" t="n">
         <v>2</v>
       </c>
       <c r="G27" t="n">
         <v>4000</v>
       </c>
       <c r="H27" t="n">
-        <v>0</v>
+        <v>4185</v>
       </c>
       <c r="I27" t="n">
-        <v>4000</v>
+        <v>8185</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>IC2024/262705</t>
+          <t>IC2024/272656</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>ENES ÇEVİK YEŞİLYURT DÜK41A</t>
+          <t>MEHMET RÜŞTÜ AĞADAYI ESENYURT</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>YEŞİLYURT MAH. 9 SOK. NO:2 SİVAS/SİVAS</t>
+          <t>ESENYURT MAH. İMARET NO:30 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>04.12.2024</t>
+          <t>12.12.2024</t>
         </is>
       </c>
       <c r="F28" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G28" t="n">
-        <v>2000</v>
+        <v>4000</v>
       </c>
       <c r="H28" t="n">
-        <v>564</v>
+        <v>0</v>
       </c>
       <c r="I28" t="n">
-        <v>2564</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>IC2024/244857</t>
+          <t>IC2024/262705</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>RESUL SOLAK ESENYURT 6-2</t>
+          <t>ENES ÇEVİK YEŞİLYURT DÜK41A</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>ESENYURT MAH. BAHÇELİEVLER NO:6/2 SİVAS/SİVAS</t>
+          <t>YEŞİLYURT MAH. 9 SOK. NO:2 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>21.11.2024</t>
+          <t>04.12.2024</t>
         </is>
       </c>
       <c r="F29" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G29" t="n">
-        <v>4000</v>
+        <v>2000</v>
       </c>
       <c r="H29" t="n">
-        <v>564</v>
+        <v>1395</v>
       </c>
       <c r="I29" t="n">
-        <v>4564</v>
+        <v>3395</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>IC2024/242872</t>
+          <t>IC2024/244857</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>TAYLAN DOĞAN ESENYURT NO6</t>
+          <t>RESUL SOLAK ESENYURT 6-2</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>ESENYURT MAH. BAHÇELİEVLER NO:6 SİVAS/SİVAS</t>
+          <t>ESENYURT MAH. BAHÇELİEVLER NO:6/2 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>20.11.2024</t>
+          <t>21.11.2024</t>
         </is>
       </c>
       <c r="F30" t="n">
         <v>2</v>
       </c>
       <c r="G30" t="n">
         <v>4000</v>
       </c>
       <c r="H30" t="n">
         <v>564</v>
       </c>
       <c r="I30" t="n">
         <v>4564</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>IC2024/242873</t>
+          <t>IC2024/242872</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>YASİN DOĞAN ESENYURT NO6-3</t>
+          <t>TAYLAN DOĞAN ESENYURT NO6</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>ESENYURT MAH. BAHÇELİEVLER NO:6/3 SİVAS/SİVAS</t>
+          <t>ESENYURT MAH. BAHÇELİEVLER NO:6 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>20.11.2024</t>
         </is>
       </c>
       <c r="F31" t="n">
         <v>2</v>
       </c>
       <c r="G31" t="n">
         <v>4000</v>
       </c>
       <c r="H31" t="n">
-        <v>0</v>
+        <v>564</v>
       </c>
       <c r="I31" t="n">
-        <v>4000</v>
+        <v>4564</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>IC2024/242870</t>
+          <t>IC2024/242873</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>ÖZER DOĞAN ESENYURT NO 5-2</t>
+          <t>YASİN DOĞAN ESENYURT NO6-3</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>ESENYURT MAH. 145 NO:5/2 SİVAS/SİVAS</t>
+          <t>ESENYURT MAH. BAHÇELİEVLER NO:6/3 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>20.11.2024</t>
         </is>
       </c>
       <c r="F32" t="n">
         <v>2</v>
       </c>
       <c r="G32" t="n">
         <v>4000</v>
       </c>
       <c r="H32" t="n">
         <v>0</v>
       </c>
       <c r="I32" t="n">
         <v>4000</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>IC2024/242862</t>
+          <t>IC2024/242870</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>NECMETTİN DOĞAN</t>
+          <t>ÖZER DOĞAN ESENYURT NO 5-2</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>ESENYURT MAH. 145 NO:5 SİVAS/SİVAS</t>
+          <t>ESENYURT MAH. 145 NO:5/2 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>19.11.2024</t>
+          <t>20.11.2024</t>
         </is>
       </c>
       <c r="F33" t="n">
         <v>2</v>
       </c>
       <c r="G33" t="n">
         <v>4000</v>
       </c>
       <c r="H33" t="n">
-        <v>564</v>
+        <v>0</v>
       </c>
       <c r="I33" t="n">
-        <v>4564</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>IC2024/242863</t>
+          <t>IC2024/242862</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>DOĞAN BİRLİK GRUP ESENYURT NO5-1</t>
+          <t>NECMETTİN DOĞAN</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>ESENYURT MAH. 145 NO:5/1 SİVAS/SİVAS</t>
+          <t>ESENYURT MAH. 145 NO:5 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>19.11.2024</t>
         </is>
       </c>
       <c r="F34" t="n">
         <v>2</v>
       </c>
       <c r="G34" t="n">
         <v>4000</v>
       </c>
       <c r="H34" t="n">
-        <v>0</v>
+        <v>564</v>
       </c>
       <c r="I34" t="n">
-        <v>4000</v>
+        <v>4564</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>IC2024/227510</t>
+          <t>IC2024/242863</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>ENES ÇEVİK APT D7 YEŞİLYURT</t>
+          <t>DOĞAN BİRLİK GRUP ESENYURT NO5-1</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>YEŞİLYURT MAH. 9 SOK. NO:4 SİVAS/SİVAS</t>
+          <t>ESENYURT MAH. 145 NO:5/1 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>08.11.2024</t>
+          <t>19.11.2024</t>
         </is>
       </c>
       <c r="F35" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G35" t="n">
-        <v>2000</v>
+        <v>4000</v>
       </c>
       <c r="H35" t="n">
         <v>0</v>
       </c>
       <c r="I35" t="n">
-        <v>2000</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>IC2024/227505</t>
+          <t>IC2024/227510</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>MEHMET KULAKSİZ DÜK2</t>
+          <t>ENES ÇEVİK APT D7 YEŞİLYURT</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>KADI BURHANETTİN MAH. HALİL RIFAT PAŞA CAD. NO:59 SİVAS/SİVAS</t>
+          <t>YEŞİLYURT MAH. 9 SOK. NO:4 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>07.11.2024</t>
+          <t>08.11.2024</t>
         </is>
       </c>
       <c r="F36" t="n">
         <v>1</v>
       </c>
       <c r="G36" t="n">
         <v>2000</v>
       </c>
       <c r="H36" t="n">
         <v>0</v>
       </c>
       <c r="I36" t="n">
         <v>2000</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>KL2024/225394</t>
+          <t>IC2024/227505</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>KARGU APT MEHMET KULAKSİZ DÜK1</t>
+          <t>MEHMET KULAKSİZ DÜK2</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>KADI BURHANETTİN MAH. HALİL RIFAT PAŞA CAD. NO:59 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>28.10.2024</t>
+          <t>07.11.2024</t>
         </is>
       </c>
       <c r="F37" t="n">
         <v>1</v>
       </c>
       <c r="G37" t="n">
         <v>2000</v>
       </c>
       <c r="H37" t="n">
         <v>0</v>
       </c>
       <c r="I37" t="n">
         <v>2000</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>IC2024/166503</t>
+          <t>KL2024/225394</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>AYŞE TEK DÖRTEYLÜL REV</t>
+          <t>KARGU APT MEHMET KULAKSİZ DÜK1</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>DÖRTEYLÜL MAH. 10 SOK. NO:28 SİVAS/SİVAS</t>
+          <t>KADI BURHANETTİN MAH. HALİL RIFAT PAŞA CAD. NO:59 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>20.09.2024</t>
+          <t>28.10.2024</t>
         </is>
       </c>
       <c r="F38" t="n">
         <v>1</v>
       </c>
       <c r="G38" t="n">
         <v>2000</v>
       </c>
       <c r="H38" t="n">
         <v>0</v>
       </c>
       <c r="I38" t="n">
         <v>2000</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>IC2024/166308</t>
+          <t>IC2024/166503</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>HALİM ÇEVİK ÇEVİK İNŞ YEŞİLYURT</t>
+          <t>AYŞE TEK DÖRTEYLÜL REV</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>YEŞİLYURT MAH. 9 SOK. NO:2 SİVAS/SİVAS</t>
+          <t>DÖRTEYLÜL MAH. 10 SOK. NO:28 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>19.09.2024</t>
+          <t>20.09.2024</t>
         </is>
       </c>
       <c r="F39" t="n">
         <v>1</v>
       </c>
       <c r="G39" t="n">
         <v>2000</v>
       </c>
       <c r="H39" t="n">
-        <v>282</v>
+        <v>0</v>
       </c>
       <c r="I39" t="n">
-        <v>2282</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>IC2024/164695</t>
+          <t>IC2024/166308</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>ÇEVİK İNŞ D10 YEŞİLYURT</t>
+          <t>HALİM ÇEVİK ÇEVİK İNŞ YEŞİLYURT</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>YEŞİLYURT MAH. 9 SOK. NO:4 SİVAS/SİVAS</t>
+          <t>YEŞİLYURT MAH. 9 SOK. NO:2 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>18.09.2024</t>
+          <t>19.09.2024</t>
         </is>
       </c>
       <c r="F40" t="n">
         <v>1</v>
       </c>
       <c r="G40" t="n">
         <v>2000</v>
       </c>
       <c r="H40" t="n">
-        <v>0</v>
+        <v>282</v>
       </c>
       <c r="I40" t="n">
-        <v>2000</v>
+        <v>2282</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>IC2024/134192</t>
+          <t>IC2024/164695</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>PAŞA CAMİİ VAKFI ÇARŞIBAŞI</t>
+          <t>ÇEVİK İNŞ D10 YEŞİLYURT</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>ÇARŞIBAŞI MAH. NALBANTLARBAŞI CAD. NO:4 SİVAS/SİVAS</t>
+          <t>YEŞİLYURT MAH. 9 SOK. NO:4 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>09.08.2024</t>
+          <t>18.09.2024</t>
         </is>
       </c>
       <c r="F41" t="n">
         <v>1</v>
       </c>
       <c r="G41" t="n">
         <v>2000</v>
       </c>
       <c r="H41" t="n">
         <v>0</v>
       </c>
       <c r="I41" t="n">
         <v>2000</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>IC2024/099354</t>
+          <t>IC2024/134192</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>AYŞE TEK DÖRTEYLÜL</t>
+          <t>PAŞA CAMİİ VAKFI ÇARŞIBAŞI</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>DÖRTEYLÜL MAH. 10 SOK. NO:28 SİVAS/SİVAS</t>
+          <t>ÇARŞIBAŞI MAH. NALBANTLARBAŞI CAD. NO:4 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>03.07.2024</t>
+          <t>09.08.2024</t>
         </is>
       </c>
       <c r="F42" t="n">
         <v>1</v>
       </c>
       <c r="G42" t="n">
         <v>2000</v>
       </c>
       <c r="H42" t="n">
         <v>0</v>
       </c>
       <c r="I42" t="n">
         <v>2000</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>IC2024/088791</t>
+          <t>IC2024/099354</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>ZÜBEYDE KARAASLAN</t>
+          <t>AYŞE TEK DÖRTEYLÜL</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>KÜMBET MAH. ZÜBEYDE HANIM CAD. NO:5 SİVAS/SİVAS</t>
+          <t>DÖRTEYLÜL MAH. 10 SOK. NO:28 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>12.06.2024</t>
+          <t>03.07.2024</t>
         </is>
       </c>
       <c r="F43" t="n">
         <v>1</v>
       </c>
       <c r="G43" t="n">
         <v>2000</v>
       </c>
       <c r="H43" t="n">
         <v>0</v>
       </c>
       <c r="I43" t="n">
         <v>2000</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="3" t="inlineStr">
         <is>
-          <t>CİHAZ</t>
+          <t>PROJE</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>2003169245</t>
+          <t>IC2024/088791</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>NUSRET KARATEPE</t>
+          <t>ZÜBEYDE KARAASLAN</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>YİĞİTLER MAH. VALİ MUAMMER BEY CAD. KARDEŞLER APT NO:24 D9</t>
+          <t>KÜMBET MAH. ZÜBEYDE HANIM CAD. NO:5 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>21.04.2025</t>
+          <t>12.06.2024</t>
         </is>
       </c>
       <c r="F44" t="n">
         <v>1</v>
       </c>
       <c r="G44" t="n">
-        <v>500</v>
+        <v>2000</v>
       </c>
       <c r="H44" t="n">
         <v>0</v>
       </c>
       <c r="I44" t="n">
-        <v>500</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="3" t="inlineStr">
         <is>
           <t>CİHAZ</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>5103414534</t>
+          <t>2003169245</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>ENGİN GEZİCİ</t>
+          <t>NUSRET KARATEPE</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>AKDEĞİRMEN MAH. BEZİRCİ CAD. BUYRUK APT NO2 D2</t>
+          <t>YİĞİTLER MAH. VALİ MUAMMER BEY CAD. KARDEŞLER APT NO:24 D9</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>18.11.2024</t>
+          <t>21.04.2025</t>
         </is>
       </c>
       <c r="F45" t="n">
         <v>1</v>
       </c>
       <c r="G45" t="n">
-        <v>350</v>
+        <v>500</v>
       </c>
       <c r="H45" t="n">
         <v>0</v>
       </c>
       <c r="I45" t="n">
-        <v>350</v>
+        <v>500</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="3" t="inlineStr">
         <is>
           <t>CİHAZ</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>2003117593</t>
+          <t>5103414534</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>İSMET KARATAŞ</t>
+          <t>ENGİN GEZİCİ</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>MEHMET AKİF ERSOY MAH. 15 SOK D4</t>
+          <t>AKDEĞİRMEN MAH. BEZİRCİ CAD. BUYRUK APT NO2 D2</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>15.10.2024</t>
+          <t>18.11.2024</t>
         </is>
       </c>
       <c r="F46" t="n">
         <v>1</v>
       </c>
       <c r="G46" t="n">
         <v>350</v>
       </c>
       <c r="H46" t="n">
         <v>0</v>
       </c>
       <c r="I46" t="n">
         <v>350</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="3" t="inlineStr">
         <is>
           <t>CİHAZ</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>46005</t>
+          <t>2003117593</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>NAZMİ BEY</t>
+          <t>İSMET KARATAŞ</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>KÜMBET mh. 17 SOK. sk. No:2 MERKEZ/SİVAS</t>
+          <t>MEHMET AKİF ERSOY MAH. 15 SOK D4</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>03.09.2024</t>
+          <t>15.10.2024</t>
         </is>
       </c>
       <c r="F47" t="n">
         <v>1</v>
       </c>
       <c r="G47" t="n">
         <v>350</v>
       </c>
       <c r="H47" t="n">
         <v>0</v>
       </c>
       <c r="I47" t="n">
         <v>350</v>
       </c>
     </row>
     <row r="48">
-      <c r="A48" s="3" t="inlineStr"/>
+      <c r="A48" s="3" t="inlineStr">
+        <is>
+          <t>CİHAZ</t>
+        </is>
+      </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>GENEL TOPLAM (Projeler)</t>
-[...7 lines deleted...]
-      <c r="H48" t="inlineStr"/>
+          <t>46005</t>
+        </is>
+      </c>
+      <c r="C48" t="inlineStr">
+        <is>
+          <t>NAZMİ BEY</t>
+        </is>
+      </c>
+      <c r="D48" t="inlineStr">
+        <is>
+          <t>KÜMBET mh. 17 SOK. sk. No:2 MERKEZ/SİVAS</t>
+        </is>
+      </c>
+      <c r="E48" t="inlineStr">
+        <is>
+          <t>03.09.2024</t>
+        </is>
+      </c>
+      <c r="F48" t="n">
+        <v>1</v>
+      </c>
+      <c r="G48" t="n">
+        <v>350</v>
+      </c>
+      <c r="H48" t="n">
+        <v>0</v>
+      </c>
       <c r="I48" t="n">
-        <v>108233.5</v>
+        <v>350</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="3" t="inlineStr"/>
       <c r="B49" t="inlineStr">
         <is>
-          <t>CİHAZ PROJELERİ (Toplam)</t>
+          <t>GENEL TOPLAM (Projeler)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr"/>
       <c r="D49" t="inlineStr"/>
       <c r="E49" t="inlineStr"/>
       <c r="F49" t="inlineStr"/>
       <c r="G49" t="inlineStr"/>
       <c r="H49" t="inlineStr"/>
       <c r="I49" t="n">
-        <v>1550</v>
+        <v>114481</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="3" t="inlineStr"/>
       <c r="B50" t="inlineStr">
         <is>
-          <t>HARİCİ GİDERLER (Firmanın)</t>
+          <t>CİHAZ PROJELERİ (Toplam)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr"/>
       <c r="D50" t="inlineStr"/>
       <c r="E50" t="inlineStr"/>
       <c r="F50" t="inlineStr"/>
       <c r="G50" t="inlineStr"/>
       <c r="H50" t="inlineStr"/>
       <c r="I50" t="n">
-        <v>0</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="3" t="inlineStr"/>
       <c r="B51" t="inlineStr">
         <is>
-          <t>ALINAN BAKİYE (Tahsilatlar)</t>
+          <t>HARİCİ GİDERLER (Firmanın)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr"/>
       <c r="D51" t="inlineStr"/>
       <c r="E51" t="inlineStr"/>
       <c r="F51" t="inlineStr"/>
       <c r="G51" t="inlineStr"/>
       <c r="H51" t="inlineStr"/>
       <c r="I51" t="n">
-        <v>102400</v>
+        <v>0</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="3" t="inlineStr"/>
       <c r="B52" t="inlineStr">
         <is>
-          <t>KALAN BAKİYE</t>
+          <t>ALINAN BAKİYE (Tahsilatlar)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr"/>
       <c r="D52" t="inlineStr"/>
       <c r="E52" t="inlineStr"/>
       <c r="F52" t="inlineStr"/>
       <c r="G52" t="inlineStr"/>
       <c r="H52" t="inlineStr"/>
       <c r="I52" t="n">
-        <v>7383.5</v>
+        <v>102400</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="3" t="inlineStr"/>
+      <c r="B53" t="inlineStr">
+        <is>
+          <t>KALAN BAKİYE</t>
+        </is>
+      </c>
+      <c r="C53" t="inlineStr"/>
+      <c r="D53" t="inlineStr"/>
+      <c r="E53" t="inlineStr"/>
+      <c r="F53" t="inlineStr"/>
+      <c r="G53" t="inlineStr"/>
+      <c r="H53" t="inlineStr"/>
+      <c r="I53" t="n">
+        <v>13631</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>