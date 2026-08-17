--- v0 (2026-05-08)
+++ v1 (2026-08-17)
@@ -579,171 +579,171 @@
           <t>IC2025/135221</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>GÜLAĞA ÖZKUL 1220 ada 15P</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>KARŞIYAKA MAH. 124 SOK. NO:83 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>17.08.2025</t>
         </is>
       </c>
       <c r="F4" t="n">
         <v>2</v>
       </c>
       <c r="G4" t="n">
         <v>0</v>
       </c>
       <c r="H4" t="n">
-        <v>1662</v>
+        <v>2790</v>
       </c>
       <c r="I4" t="n">
-        <v>1662</v>
+        <v>2790</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>IC2025/133985</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>GÜLAĞA ÖZKUL 1117 ADA 10P</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>KARŞIYAKA MAH. CELAL KAYACAN CAD. NO:56 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>15.08.2025</t>
         </is>
       </c>
       <c r="F5" t="n">
         <v>2</v>
       </c>
       <c r="G5" t="n">
         <v>0</v>
       </c>
       <c r="H5" t="n">
-        <v>1662</v>
+        <v>2790</v>
       </c>
       <c r="I5" t="n">
-        <v>1662</v>
+        <v>2790</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>IC2025/133000</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>GÜLAĞA ÖZKUL 1147 ADA 17 P</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>KARŞIYAKA MAH. 127 SOK. NO:14 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>14.08.2025</t>
         </is>
       </c>
       <c r="F6" t="n">
         <v>2</v>
       </c>
       <c r="G6" t="n">
         <v>0</v>
       </c>
       <c r="H6" t="n">
-        <v>1662</v>
+        <v>2790</v>
       </c>
       <c r="I6" t="n">
-        <v>1662</v>
+        <v>2790</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>IC2025/132256</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>GÜLAĞA ÖZKUL 1208 ADA 14 P</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>KARŞIYAKA MAH. BULUT SOK. NO:56 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>13.08.2025</t>
         </is>
       </c>
       <c r="F7" t="n">
         <v>2</v>
       </c>
       <c r="G7" t="n">
         <v>0</v>
       </c>
       <c r="H7" t="n">
-        <v>831</v>
+        <v>1395</v>
       </c>
       <c r="I7" t="n">
-        <v>831</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>IC2025/132257</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>GÜLAĞA ÖZKUL 958 ADA 8 P</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>KARŞIYAKA MAH. CELAL KAYACAN CAD. NO:270 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
@@ -813,93 +813,93 @@
           <t>KZ2024/267252</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>GÜMÜŞ KENT SİTESİ KAZAN ALİBABA</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>ALİBABA MAH. 46 SOK. NO:4 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>09.12.2024</t>
         </is>
       </c>
       <c r="F10" t="n">
         <v>1</v>
       </c>
       <c r="G10" t="n">
         <v>0</v>
       </c>
       <c r="H10" t="n">
-        <v>0</v>
+        <v>1060.5</v>
       </c>
       <c r="I10" t="n">
-        <v>0</v>
+        <v>1060.5</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>IC2024/249527</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>GÜMÜŞ KENT SİTESİ ALİBABA REV</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>ALİBABA MAH. 46 SOK. NO:4 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>26.11.2024</t>
         </is>
       </c>
       <c r="F11" t="n">
         <v>19</v>
       </c>
       <c r="G11" t="n">
         <v>0</v>
       </c>
       <c r="H11" t="n">
-        <v>846</v>
+        <v>2092.5</v>
       </c>
       <c r="I11" t="n">
-        <v>846</v>
+        <v>2092.5</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>IC2024/225584</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>HAMDİ KARAKUŞ GÜLAĞA KARŞIYAKA REV</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>KARŞIYAKA MAH. CELAL KAYACAN CAD. NO:73 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
@@ -1106,51 +1106,51 @@
       </c>
       <c r="G17" t="n">
         <v>420</v>
       </c>
       <c r="H17" t="n">
         <v>564</v>
       </c>
       <c r="I17" t="n">
         <v>984</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="3" t="inlineStr"/>
       <c r="B18" t="inlineStr">
         <is>
           <t>GENEL TOPLAM (Projeler)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr"/>
       <c r="D18" t="inlineStr"/>
       <c r="E18" t="inlineStr"/>
       <c r="F18" t="inlineStr"/>
       <c r="G18" t="inlineStr"/>
       <c r="H18" t="inlineStr"/>
       <c r="I18" t="n">
-        <v>56411</v>
+        <v>62666</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="3" t="inlineStr"/>
       <c r="B19" t="inlineStr">
         <is>
           <t>CİHAZ PROJELERİ (Toplam)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr"/>
       <c r="D19" t="inlineStr"/>
       <c r="E19" t="inlineStr"/>
       <c r="F19" t="inlineStr"/>
       <c r="G19" t="inlineStr"/>
       <c r="H19" t="inlineStr"/>
       <c r="I19" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="3" t="inlineStr"/>
       <c r="B20" t="inlineStr">
         <is>
           <t>HARİCİ GİDERLER (Firmanın)</t>
         </is>
@@ -1174,50 +1174,50 @@
       </c>
       <c r="C21" t="inlineStr"/>
       <c r="D21" t="inlineStr"/>
       <c r="E21" t="inlineStr"/>
       <c r="F21" t="inlineStr"/>
       <c r="G21" t="inlineStr"/>
       <c r="H21" t="inlineStr"/>
       <c r="I21" t="n">
         <v>69350</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="3" t="inlineStr"/>
       <c r="B22" t="inlineStr">
         <is>
           <t>KALAN BAKİYE</t>
         </is>
       </c>
       <c r="C22" t="inlineStr"/>
       <c r="D22" t="inlineStr"/>
       <c r="E22" t="inlineStr"/>
       <c r="F22" t="inlineStr"/>
       <c r="G22" t="inlineStr"/>
       <c r="H22" t="inlineStr"/>
       <c r="I22" t="n">
-        <v>-12939</v>
+        <v>-6684</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>