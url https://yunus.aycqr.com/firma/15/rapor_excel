--- v0 (2026-05-08)
+++ v1 (2026-08-17)
@@ -657,54 +657,54 @@
           <t>IC2025/259635</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>DÖRTMEVSİM ELA ŞEYHŞAMİL C BLOK D47</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>ŞEYH ŞAMİL MAH. RASİM BAŞARA CAD. NO:6/2 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>10.12.2025</t>
         </is>
       </c>
       <c r="F6" t="n">
         <v>1</v>
       </c>
       <c r="G6" t="n">
         <v>3000</v>
       </c>
       <c r="H6" t="n">
-        <v>1920</v>
+        <v>2484</v>
       </c>
       <c r="I6" t="n">
-        <v>4920</v>
+        <v>5484</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>IC2025/260525</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>DÖRTMEVSİM ELA ŞEN SİTESİ D BLOK D24-D41</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>ŞEYH ŞAMİL MAH. RASİM BAŞARA CAD. NO:6/3 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
@@ -891,132 +891,132 @@
           <t>IC2025/212765</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>DÖRTMEVSİM ELA ŞEYHŞAMİL C BLOK DAİRELER</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>ŞEYH ŞAMİL MAH. RASİM BAŞARA CAD. NO:6/2 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>03.11.2025</t>
         </is>
       </c>
       <c r="F12" t="n">
         <v>11</v>
       </c>
       <c r="G12" t="n">
         <v>33000</v>
       </c>
       <c r="H12" t="n">
-        <v>3166.5</v>
+        <v>4576.5</v>
       </c>
       <c r="I12" t="n">
-        <v>36166.5</v>
+        <v>37576.5</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>IC2025/209211</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>DÖRTMEVSİM ELA SİTESİ B BLOK  ŞEYHŞAMİL DAİRE İÇLERİ</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>ŞEYH ŞAMİL MAH. RASİM BAŞARA CAD. NO:6 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>28.10.2025</t>
         </is>
       </c>
       <c r="F13" t="n">
         <v>10</v>
       </c>
       <c r="G13" t="n">
         <v>30000</v>
       </c>
       <c r="H13" t="n">
-        <v>831</v>
+        <v>1395</v>
       </c>
       <c r="I13" t="n">
-        <v>30831</v>
+        <v>31395</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>KZ2025/190159</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>DÖRTMEVSİM ELA ŞEN SİTESİ C BLOK REV</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>ŞEYH ŞAMİL MAH. RASİM BAŞARA CAD. NO:6/2 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>14.10.2025</t>
         </is>
       </c>
       <c r="F14" t="n">
         <v>2</v>
       </c>
       <c r="G14" t="n">
         <v>0</v>
       </c>
       <c r="H14" t="n">
-        <v>1962</v>
+        <v>2526</v>
       </c>
       <c r="I14" t="n">
-        <v>1962</v>
+        <v>2526</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>KZ2025/191381</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>DÖRTMEVSİM CADDE SİTESİ B BLOK</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>KIZILIRMAK MAH. 15 NO:7/1 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
@@ -1047,93 +1047,93 @@
           <t>KZ2025/190110</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>DÖRTMEVSİM ELA ŞEN SİTESİ D BLOK REV</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>ŞEYH ŞAMİL MAH. RASİM BAŞARA CAD. NO:6/3 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>13.10.2025</t>
         </is>
       </c>
       <c r="F16" t="n">
         <v>2</v>
       </c>
       <c r="G16" t="n">
         <v>0</v>
       </c>
       <c r="H16" t="n">
-        <v>1962</v>
+        <v>2526</v>
       </c>
       <c r="I16" t="n">
-        <v>1962</v>
+        <v>2526</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>KZ2025/167028</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>DÖRTMEVSİM ELA ŞEN SİTESİ A BLOK REV</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>ŞEYH ŞAMİL MAH. RASİM BAŞARA CAD. NO:6/1 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>23.09.2025</t>
         </is>
       </c>
       <c r="F17" t="n">
         <v>2</v>
       </c>
       <c r="G17" t="n">
         <v>0</v>
       </c>
       <c r="H17" t="n">
-        <v>3924</v>
+        <v>5052</v>
       </c>
       <c r="I17" t="n">
-        <v>3924</v>
+        <v>5052</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>KZ2025/138311</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>ŞEN GRUP ŞEYHŞAMİL C BLOK</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>ŞEYH ŞAMİL MAH. RASİM BAŞARA CAD. NO:6/2 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
@@ -1281,54 +1281,54 @@
           <t>IC2024/294215</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>KILAVUZ 12 DERSLİKLİ ÖZEL EĞİTİM ANAOKULU REV</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>KILAVUZ MAH. TEKKE ÖNÜ SOK. NO:1 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>30.12.2024</t>
         </is>
       </c>
       <c r="F22" t="n">
         <v>3</v>
       </c>
       <c r="G22" t="n">
         <v>0</v>
       </c>
       <c r="H22" t="n">
-        <v>282</v>
+        <v>697.5</v>
       </c>
       <c r="I22" t="n">
-        <v>282</v>
+        <v>697.5</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>IC2024/254012</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>SEBAHATTİN ÇOBAN ALTINYAYLA REV</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>ŞAFAK MAH. SÜMBÜL NO:5 ALTINYAYLA/SİVAS</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
@@ -1788,93 +1788,93 @@
           <t>KZ2024/134662</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>BELEDİYE BİNALARI ADA 18</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>DEMİRCİLERARDI MAH. 24 SOK. NO:17 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>15.08.2024</t>
         </is>
       </c>
       <c r="F35" t="n">
         <v>2</v>
       </c>
       <c r="G35" t="n">
         <v>0</v>
       </c>
       <c r="H35" t="n">
-        <v>0</v>
+        <v>1059</v>
       </c>
       <c r="I35" t="n">
-        <v>0</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>KZ2024/134712</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>SİDAŞ EMLAK OTOMOTİV NAKLİYE İNŞAAT TAAHHÜT 34. ADA</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>DEMİRCİLERARDI MAH. 24 SOK. NO:11 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>15.08.2024</t>
         </is>
       </c>
       <c r="F36" t="n">
         <v>2</v>
       </c>
       <c r="G36" t="n">
         <v>0</v>
       </c>
       <c r="H36" t="n">
-        <v>0</v>
+        <v>811.5</v>
       </c>
       <c r="I36" t="n">
-        <v>0</v>
+        <v>811.5</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>KZ2024/134618</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>SİDAŞ EMLAK OTO. NAK. İNŞ. T. 15. PARSEL</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>DEMİRCİLERARDI MAH. 24 SOK. NO:21 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
@@ -1886,51 +1886,51 @@
       </c>
       <c r="G37" t="n">
         <v>0</v>
       </c>
       <c r="H37" t="n">
         <v>0</v>
       </c>
       <c r="I37" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="3" t="inlineStr"/>
       <c r="B38" t="inlineStr">
         <is>
           <t>GENEL TOPLAM (Projeler)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr"/>
       <c r="D38" t="inlineStr"/>
       <c r="E38" t="inlineStr"/>
       <c r="F38" t="inlineStr"/>
       <c r="G38" t="inlineStr"/>
       <c r="H38" t="inlineStr"/>
       <c r="I38" t="n">
-        <v>151611.5</v>
+        <v>158691.5</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="3" t="inlineStr"/>
       <c r="B39" t="inlineStr">
         <is>
           <t>CİHAZ PROJELERİ (Toplam)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr"/>
       <c r="D39" t="inlineStr"/>
       <c r="E39" t="inlineStr"/>
       <c r="F39" t="inlineStr"/>
       <c r="G39" t="inlineStr"/>
       <c r="H39" t="inlineStr"/>
       <c r="I39" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="3" t="inlineStr"/>
       <c r="B40" t="inlineStr">
         <is>
           <t>HARİCİ GİDERLER (Firmanın)</t>
         </is>
@@ -1954,50 +1954,50 @@
       </c>
       <c r="C41" t="inlineStr"/>
       <c r="D41" t="inlineStr"/>
       <c r="E41" t="inlineStr"/>
       <c r="F41" t="inlineStr"/>
       <c r="G41" t="inlineStr"/>
       <c r="H41" t="inlineStr"/>
       <c r="I41" t="n">
         <v>106000</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="3" t="inlineStr"/>
       <c r="B42" t="inlineStr">
         <is>
           <t>KALAN BAKİYE</t>
         </is>
       </c>
       <c r="C42" t="inlineStr"/>
       <c r="D42" t="inlineStr"/>
       <c r="E42" t="inlineStr"/>
       <c r="F42" t="inlineStr"/>
       <c r="G42" t="inlineStr"/>
       <c r="H42" t="inlineStr"/>
       <c r="I42" t="n">
-        <v>45611.5</v>
+        <v>52691.5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>