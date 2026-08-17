--- v0 (2026-05-08)
+++ v1 (2026-08-17)
@@ -540,54 +540,54 @@
           <t>IC2025/137287</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>NECLA YÜCEL FERHATBOSTAN D8 TADİLAT REV</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>FERHATBOSTAN MAH. 2 SOK. NO:1 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>20.08.2025</t>
         </is>
       </c>
       <c r="F3" t="n">
         <v>1</v>
       </c>
       <c r="G3" t="n">
         <v>3000</v>
       </c>
       <c r="H3" t="n">
-        <v>415.5</v>
+        <v>697.5</v>
       </c>
       <c r="I3" t="n">
-        <v>3415.5</v>
+        <v>3697.5</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>IC2025/116636</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>NECLA YÜCEL FERHATBOSTAN D8 TADİLAT</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>FERHATBOSTAN MAH. 2 SOK. NO:1 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
@@ -657,54 +657,54 @@
           <t>IC2024/296132</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>YILMAZ ÇOŞKUN GÜLYURT REV</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>GÜLYURT MAH. 13 SOK. NO:23 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>30.12.2024</t>
         </is>
       </c>
       <c r="F6" t="n">
         <v>2</v>
       </c>
       <c r="G6" t="n">
         <v>0</v>
       </c>
       <c r="H6" t="n">
-        <v>1128</v>
+        <v>2790</v>
       </c>
       <c r="I6" t="n">
-        <v>1128</v>
+        <v>2790</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>IC2024/262439</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>PENPE AKTAŞ YENİ MAH.</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>YENİ MAH. HAYRİ SIĞIRCI CAD. NO:71 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
@@ -1028,51 +1028,51 @@
       </c>
       <c r="G15" t="n">
         <v>2000</v>
       </c>
       <c r="H15" t="n">
         <v>282</v>
       </c>
       <c r="I15" t="n">
         <v>2282</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="3" t="inlineStr"/>
       <c r="B16" t="inlineStr">
         <is>
           <t>GENEL TOPLAM (Projeler)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr"/>
       <c r="D16" t="inlineStr"/>
       <c r="E16" t="inlineStr"/>
       <c r="F16" t="inlineStr"/>
       <c r="G16" t="inlineStr"/>
       <c r="H16" t="inlineStr"/>
       <c r="I16" t="n">
-        <v>49953.5</v>
+        <v>51897.5</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="3" t="inlineStr"/>
       <c r="B17" t="inlineStr">
         <is>
           <t>CİHAZ PROJELERİ (Toplam)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr"/>
       <c r="D17" t="inlineStr"/>
       <c r="E17" t="inlineStr"/>
       <c r="F17" t="inlineStr"/>
       <c r="G17" t="inlineStr"/>
       <c r="H17" t="inlineStr"/>
       <c r="I17" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="3" t="inlineStr"/>
       <c r="B18" t="inlineStr">
         <is>
           <t>HARİCİ GİDERLER (Firmanın)</t>
         </is>
@@ -1096,50 +1096,50 @@
       </c>
       <c r="C19" t="inlineStr"/>
       <c r="D19" t="inlineStr"/>
       <c r="E19" t="inlineStr"/>
       <c r="F19" t="inlineStr"/>
       <c r="G19" t="inlineStr"/>
       <c r="H19" t="inlineStr"/>
       <c r="I19" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="3" t="inlineStr"/>
       <c r="B20" t="inlineStr">
         <is>
           <t>KALAN BAKİYE</t>
         </is>
       </c>
       <c r="C20" t="inlineStr"/>
       <c r="D20" t="inlineStr"/>
       <c r="E20" t="inlineStr"/>
       <c r="F20" t="inlineStr"/>
       <c r="G20" t="inlineStr"/>
       <c r="H20" t="inlineStr"/>
       <c r="I20" t="n">
-        <v>49953.5</v>
+        <v>51897.5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>