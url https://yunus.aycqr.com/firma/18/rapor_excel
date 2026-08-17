--- v0 (2026-05-08)
+++ v1 (2026-08-17)
@@ -579,54 +579,54 @@
           <t>IC2025/237725</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>ELVAN ÇAM EMEK REV</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>EMEK MAH. ŞEHİT KENAN ARDIÇ NO:50 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>18.11.2025</t>
         </is>
       </c>
       <c r="F4" t="n">
         <v>20</v>
       </c>
       <c r="G4" t="n">
         <v>0</v>
       </c>
       <c r="H4" t="n">
-        <v>960</v>
+        <v>2484</v>
       </c>
       <c r="I4" t="n">
-        <v>960</v>
+        <v>2484</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>IC2025/137984</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>ELVAN ÇAM EMEK</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>EMEK MAH. ŞEHİT KENAN ARDIÇ NO:50 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
@@ -813,54 +813,54 @@
           <t>IC2024/261881</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>ELİF YAPI REV</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>DİRİLİŞ MAH. 58 SOK. NO:12 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>04.12.2024</t>
         </is>
       </c>
       <c r="F10" t="n">
         <v>12</v>
       </c>
       <c r="G10" t="n">
         <v>0</v>
       </c>
       <c r="H10" t="n">
-        <v>1692</v>
+        <v>4185</v>
       </c>
       <c r="I10" t="n">
-        <v>1692</v>
+        <v>4185</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>IC2024/255439</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>ELİF YAPI REV</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>DİRİLİŞ MAH. 58 SOK. NO:12 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
@@ -911,51 +911,51 @@
       </c>
       <c r="G12" t="n">
         <v>24000</v>
       </c>
       <c r="H12" t="n">
         <v>0</v>
       </c>
       <c r="I12" t="n">
         <v>24000</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="3" t="inlineStr"/>
       <c r="B13" t="inlineStr">
         <is>
           <t>GENEL TOPLAM (Projeler)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr"/>
       <c r="D13" t="inlineStr"/>
       <c r="E13" t="inlineStr"/>
       <c r="F13" t="inlineStr"/>
       <c r="G13" t="inlineStr"/>
       <c r="H13" t="inlineStr"/>
       <c r="I13" t="n">
-        <v>100252</v>
+        <v>104269</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="3" t="inlineStr"/>
       <c r="B14" t="inlineStr">
         <is>
           <t>CİHAZ PROJELERİ (Toplam)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr"/>
       <c r="E14" t="inlineStr"/>
       <c r="F14" t="inlineStr"/>
       <c r="G14" t="inlineStr"/>
       <c r="H14" t="inlineStr"/>
       <c r="I14" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="3" t="inlineStr"/>
       <c r="B15" t="inlineStr">
         <is>
           <t>HARİCİ GİDERLER (Firmanın)</t>
         </is>
@@ -979,50 +979,50 @@
       </c>
       <c r="C16" t="inlineStr"/>
       <c r="D16" t="inlineStr"/>
       <c r="E16" t="inlineStr"/>
       <c r="F16" t="inlineStr"/>
       <c r="G16" t="inlineStr"/>
       <c r="H16" t="inlineStr"/>
       <c r="I16" t="n">
         <v>37000</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="3" t="inlineStr"/>
       <c r="B17" t="inlineStr">
         <is>
           <t>KALAN BAKİYE</t>
         </is>
       </c>
       <c r="C17" t="inlineStr"/>
       <c r="D17" t="inlineStr"/>
       <c r="E17" t="inlineStr"/>
       <c r="F17" t="inlineStr"/>
       <c r="G17" t="inlineStr"/>
       <c r="H17" t="inlineStr"/>
       <c r="I17" t="n">
-        <v>63252</v>
+        <v>67269</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>