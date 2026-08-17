--- v0 (2026-05-08)
+++ v1 (2026-08-17)
@@ -618,54 +618,54 @@
           <t>IC2024/242924</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>BELİNAY SİTESİ ŞEYHŞAMİL YAKUP ÇIDIK REV</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>ŞEYH ŞAMİL MAH. NECMETTİN ERBAKAN NO:54 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>20.11.2024</t>
         </is>
       </c>
       <c r="F5" t="n">
         <v>15</v>
       </c>
       <c r="G5" t="n">
         <v>0</v>
       </c>
       <c r="H5" t="n">
-        <v>1410</v>
+        <v>3487.5</v>
       </c>
       <c r="I5" t="n">
-        <v>1410</v>
+        <v>3487.5</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>IC2024/184400</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>BELİNAY APT ŞEYH ŞAMİL YAKUP ÇIDIK</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>ŞEYH ŞAMİL MAH. NECMETTİN ERBAKAN NO:54 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
@@ -677,51 +677,51 @@
       </c>
       <c r="G6" t="n">
         <v>23400</v>
       </c>
       <c r="H6" t="n">
         <v>0</v>
       </c>
       <c r="I6" t="n">
         <v>23400</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="3" t="inlineStr"/>
       <c r="B7" t="inlineStr">
         <is>
           <t>GENEL TOPLAM (Projeler)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr"/>
       <c r="E7" t="inlineStr"/>
       <c r="F7" t="inlineStr"/>
       <c r="G7" t="inlineStr"/>
       <c r="H7" t="inlineStr"/>
       <c r="I7" t="n">
-        <v>30810</v>
+        <v>32887.5</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="3" t="inlineStr"/>
       <c r="B8" t="inlineStr">
         <is>
           <t>CİHAZ PROJELERİ (Toplam)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr"/>
       <c r="E8" t="inlineStr"/>
       <c r="F8" t="inlineStr"/>
       <c r="G8" t="inlineStr"/>
       <c r="H8" t="inlineStr"/>
       <c r="I8" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="3" t="inlineStr"/>
       <c r="B9" t="inlineStr">
         <is>
           <t>HARİCİ GİDERLER (Firmanın)</t>
         </is>
@@ -745,50 +745,50 @@
       </c>
       <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr"/>
       <c r="E10" t="inlineStr"/>
       <c r="F10" t="inlineStr"/>
       <c r="G10" t="inlineStr"/>
       <c r="H10" t="inlineStr"/>
       <c r="I10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="3" t="inlineStr"/>
       <c r="B11" t="inlineStr">
         <is>
           <t>KALAN BAKİYE</t>
         </is>
       </c>
       <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr"/>
       <c r="E11" t="inlineStr"/>
       <c r="F11" t="inlineStr"/>
       <c r="G11" t="inlineStr"/>
       <c r="H11" t="inlineStr"/>
       <c r="I11" t="n">
-        <v>30810</v>
+        <v>32887.5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>