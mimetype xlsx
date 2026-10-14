--- v1 (2026-08-17)
+++ v2 (2026-10-14)
@@ -1452,84 +1452,84 @@
       </c>
       <c r="C27" t="inlineStr"/>
       <c r="D27" t="inlineStr"/>
       <c r="E27" t="inlineStr"/>
       <c r="F27" t="inlineStr"/>
       <c r="G27" t="inlineStr"/>
       <c r="H27" t="inlineStr"/>
       <c r="I27" t="n">
         <v>300</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="3" t="inlineStr"/>
       <c r="B28" t="inlineStr">
         <is>
           <t>HARİCİ GİDERLER (Firmanın)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr"/>
       <c r="D28" t="inlineStr"/>
       <c r="E28" t="inlineStr"/>
       <c r="F28" t="inlineStr"/>
       <c r="G28" t="inlineStr"/>
       <c r="H28" t="inlineStr"/>
       <c r="I28" t="n">
-        <v>0</v>
+        <v>37000</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="3" t="inlineStr"/>
       <c r="B29" t="inlineStr">
         <is>
           <t>ALINAN BAKİYE (Tahsilatlar)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr"/>
       <c r="D29" t="inlineStr"/>
       <c r="E29" t="inlineStr"/>
       <c r="F29" t="inlineStr"/>
       <c r="G29" t="inlineStr"/>
       <c r="H29" t="inlineStr"/>
       <c r="I29" t="n">
-        <v>70000</v>
+        <v>95000</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="3" t="inlineStr"/>
       <c r="B30" t="inlineStr">
         <is>
           <t>KALAN BAKİYE</t>
         </is>
       </c>
       <c r="C30" t="inlineStr"/>
       <c r="D30" t="inlineStr"/>
       <c r="E30" t="inlineStr"/>
       <c r="F30" t="inlineStr"/>
       <c r="G30" t="inlineStr"/>
       <c r="H30" t="inlineStr"/>
       <c r="I30" t="n">
-        <v>79608.5</v>
+        <v>91608.5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>