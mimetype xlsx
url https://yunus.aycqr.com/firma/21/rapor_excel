--- v0 (2026-05-08)
+++ v1 (2026-08-17)
@@ -442,65 +442,65 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I28"/>
+  <dimension ref="A1:I30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="7" customWidth="1" min="1" max="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>ÖMÜR YAPI Raporu (Proje Sayısı: 20)</t>
+          <t>ÖMÜR YAPI Raporu (Proje Sayısı: 22)</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Tür</t>
         </is>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <t>IC Numarası</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
           <t>Proje Adı</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>Adres</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
@@ -515,943 +515,1021 @@
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Anlaşılan Fiyat (TL)</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
           <t>Cezalar (TL)</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
           <t>Toplam (TL)</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>IC2025/237866</t>
+          <t>IC2026/089079</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>ÖZMET İNŞ FATİH D2 REV</t>
+          <t>FARUK PULAT KARDEŞLER DÜK34A REV</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>FATİH MAH. 31 SOK. NO:8 SİVAS/SİVAS</t>
+          <t>KARDEŞLER mh. BAĞDAT CAD. cd.     No:34/A MERKEZ/SİVAS</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>25.11.2025</t>
+          <t>05.05.2026</t>
         </is>
       </c>
       <c r="F3" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G3" t="n">
-        <v>3000</v>
+        <v>0</v>
       </c>
       <c r="H3" t="n">
-        <v>415.5</v>
+        <v>9936</v>
       </c>
       <c r="I3" t="n">
-        <v>3415.5</v>
+        <v>9936</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>IC2025/231698</t>
+          <t>IC2026/083093</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>ERTAN MERAL GÜLTEPE</t>
+          <t>FARUK PULAT KARDEŞLER DÜK34A</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>GÜLTEPE MAH. 18 SOK. NO:15 SİVAS/SİVAS</t>
+          <t>KARDEŞLER mh. BAĞDAT CAD. cd.     No:34/A MERKEZ/SİVAS</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>19.11.2025</t>
+          <t>27.04.2026</t>
         </is>
       </c>
       <c r="F4" t="n">
         <v>2</v>
       </c>
       <c r="G4" t="n">
-        <v>6000</v>
+        <v>8000</v>
       </c>
       <c r="H4" t="n">
         <v>0</v>
       </c>
       <c r="I4" t="n">
-        <v>6000</v>
+        <v>8000</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>IC2025/135322</t>
+          <t>IC2025/237866</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>ÖZMET İNŞ FATİH D7 -D8 REV</t>
+          <t>ÖZMET İNŞ FATİH D2 REV</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>FATİH MAH. 31 SOK. NO:8 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>18.08.2025</t>
+          <t>25.11.2025</t>
         </is>
       </c>
       <c r="F5" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G5" t="n">
-        <v>0</v>
+        <v>3000</v>
       </c>
       <c r="H5" t="n">
-        <v>831</v>
+        <v>697.5</v>
       </c>
       <c r="I5" t="n">
-        <v>831</v>
+        <v>3697.5</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>IC2025/125168</t>
+          <t>IC2025/231698</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>EMRE KOÇALİ MEVLANA D21 KOMBİ</t>
+          <t>ERTAN MERAL GÜLTEPE</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>MEVLANA MAH. MEVLANA CAD. NO:35 SİVAS/SİVAS</t>
+          <t>GÜLTEPE MAH. 18 SOK. NO:15 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>03.08.2025</t>
+          <t>19.11.2025</t>
         </is>
       </c>
       <c r="F6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G6" t="n">
-        <v>3000</v>
+        <v>6000</v>
       </c>
       <c r="H6" t="n">
         <v>0</v>
       </c>
       <c r="I6" t="n">
-        <v>3000</v>
+        <v>6000</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>IC2025/103090</t>
+          <t>IC2025/135322</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>ÖZMET İNŞ FATİH REV</t>
+          <t>ÖZMET İNŞ FATİH D7 -D8 REV</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>FATİH MAH. 31 SOK. NO:8 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>01.07.2025</t>
+          <t>18.08.2025</t>
         </is>
       </c>
       <c r="F7" t="n">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="G7" t="n">
-        <v>30000</v>
+        <v>0</v>
       </c>
       <c r="H7" t="n">
-        <v>831</v>
+        <v>1395</v>
       </c>
       <c r="I7" t="n">
-        <v>30831</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>IC2025/094372</t>
+          <t>IC2025/125168</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>İSMAİL KARADAŞ FATİH D2 TADİLAT</t>
+          <t>EMRE KOÇALİ MEVLANA D21 KOMBİ</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>FATİH MAH. 39 SOK. NO:6 SİVAS/SİVAS</t>
+          <t>MEVLANA MAH. MEVLANA CAD. NO:35 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>17.06.2025</t>
+          <t>03.08.2025</t>
         </is>
       </c>
       <c r="F8" t="n">
         <v>1</v>
       </c>
       <c r="G8" t="n">
         <v>3000</v>
       </c>
       <c r="H8" t="n">
         <v>0</v>
       </c>
       <c r="I8" t="n">
         <v>3000</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>IC2025/079895</t>
+          <t>IC2025/103090</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>ÖZMET İNŞ FATİH</t>
+          <t>ÖZMET İNŞ FATİH REV</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>FATİH MAH. 31 SOK. NO:8 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>19.05.2025</t>
+          <t>01.07.2025</t>
         </is>
       </c>
       <c r="F9" t="n">
         <v>10</v>
       </c>
       <c r="G9" t="n">
-        <v>27500</v>
+        <v>30000</v>
       </c>
       <c r="H9" t="n">
-        <v>831</v>
+        <v>1395</v>
       </c>
       <c r="I9" t="n">
-        <v>28331</v>
+        <v>31395</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>IC2025/046426</t>
+          <t>IC2025/094372</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>SİVAS İL MÜFTÜLÜĞÜ ALTUNTABAK KURAN KURSU REV</t>
+          <t>İSMAİL KARADAŞ FATİH D2 TADİLAT</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>ALTUNTABAK MAH. NECİP FAZIL KISAKÜREK CAD. NO:64/1 SİVAS/SİVAS</t>
+          <t>FATİH MAH. 39 SOK. NO:6 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>11.03.2025</t>
+          <t>17.06.2025</t>
         </is>
       </c>
       <c r="F10" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G10" t="n">
-        <v>6000</v>
+        <v>3000</v>
       </c>
       <c r="H10" t="n">
-        <v>2493</v>
+        <v>0</v>
       </c>
       <c r="I10" t="n">
-        <v>8493</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>IC2025/039468</t>
+          <t>IC2025/079895</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>SİVAS İL MÜFTÜLÜĞÜ ALTUNTABAK MAH  KURANKURSU</t>
+          <t>ÖZMET İNŞ FATİH</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>ALTUNTABAK MAH. NECİP FAZIL KISAKÜREK CAD. NO:64/1 SİVAS/SİVAS</t>
+          <t>FATİH MAH. 31 SOK. NO:8 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>26.02.2025</t>
+          <t>19.05.2025</t>
         </is>
       </c>
       <c r="F11" t="n">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="G11" t="n">
-        <v>6000</v>
+        <v>27500</v>
       </c>
       <c r="H11" t="n">
-        <v>0</v>
+        <v>1395</v>
       </c>
       <c r="I11" t="n">
-        <v>6000</v>
+        <v>28895</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>IC2025/028023</t>
+          <t>IC2025/046426</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>GAZİ ÇINAR FATİH</t>
+          <t>SİVAS İL MÜFTÜLÜĞÜ ALTUNTABAK KURAN KURSU REV</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>FATİH MAH. MEREKÜM CAD. NO:109 SİVAS/SİVAS</t>
+          <t>ALTUNTABAK MAH. NECİP FAZIL KISAKÜREK CAD. NO:64/1 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>07.02.2025</t>
+          <t>11.03.2025</t>
         </is>
       </c>
       <c r="F12" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G12" t="n">
-        <v>3000</v>
+        <v>6000</v>
       </c>
       <c r="H12" t="n">
-        <v>0</v>
+        <v>4185</v>
       </c>
       <c r="I12" t="n">
-        <v>3000</v>
+        <v>10185</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>IC2025/027169</t>
+          <t>IC2025/039468</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>ESENTEPE MUHTARLIK REV</t>
+          <t>SİVAS İL MÜFTÜLÜĞÜ ALTUNTABAK MAH  KURANKURSU</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>ESENTEPE MAH. KONUK SOK. NO:2 SİVAS/SİVAS</t>
+          <t>ALTUNTABAK MAH. NECİP FAZIL KISAKÜREK CAD. NO:64/1 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>05.02.2025</t>
+          <t>26.02.2025</t>
         </is>
       </c>
       <c r="F13" t="n">
         <v>2</v>
       </c>
       <c r="G13" t="n">
-        <v>4000</v>
+        <v>6000</v>
       </c>
       <c r="H13" t="n">
-        <v>831</v>
+        <v>0</v>
       </c>
       <c r="I13" t="n">
-        <v>4831</v>
+        <v>6000</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>IC2025/025637</t>
+          <t>IC2025/028023</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>ESENYURT MUHTARLIK REV</t>
+          <t>GAZİ ÇINAR FATİH</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>ESENYURT MAH. ESENYURT CAD. NO:111 SİVAS/SİVAS</t>
+          <t>FATİH MAH. MEREKÜM CAD. NO:109 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>04.02.2025</t>
+          <t>07.02.2025</t>
         </is>
       </c>
       <c r="F14" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G14" t="n">
-        <v>4000</v>
+        <v>3000</v>
       </c>
       <c r="H14" t="n">
         <v>0</v>
       </c>
       <c r="I14" t="n">
-        <v>4000</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>IC2025/014370</t>
+          <t>IC2025/027169</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>ESENTEPE MUHTARLIK</t>
+          <t>ESENTEPE MUHTARLIK REV</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>ESENTEPE MAH. KONUK SOK. NO:2 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>17.01.2025</t>
+          <t>05.02.2025</t>
         </is>
       </c>
       <c r="F15" t="n">
         <v>2</v>
       </c>
       <c r="G15" t="n">
         <v>4000</v>
       </c>
       <c r="H15" t="n">
-        <v>0</v>
+        <v>1395</v>
       </c>
       <c r="I15" t="n">
-        <v>4000</v>
+        <v>5395</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>IC2025/014786</t>
+          <t>IC2025/025637</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>ESENYURT MUHTARLIK</t>
+          <t>ESENYURT MUHTARLIK REV</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>ESENYURT MAH. ESENYURT CAD. NO:111 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>17.01.2025</t>
+          <t>04.02.2025</t>
         </is>
       </c>
       <c r="F16" t="n">
         <v>2</v>
       </c>
       <c r="G16" t="n">
         <v>4000</v>
       </c>
       <c r="H16" t="n">
         <v>0</v>
       </c>
       <c r="I16" t="n">
         <v>4000</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>IC2024/263927</t>
+          <t>IC2025/014370</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>MERYEM KESKİN ŞELÇUKLU REV</t>
+          <t>ESENTEPE MUHTARLIK</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>SELÇUKLU MAH. MUHSİN YAZICIOĞLU BULVARI NO:154 SİVAS/SİVAS</t>
+          <t>ESENTEPE MAH. KONUK SOK. NO:2 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>06.12.2024</t>
+          <t>17.01.2025</t>
         </is>
       </c>
       <c r="F17" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G17" t="n">
-        <v>2000</v>
+        <v>4000</v>
       </c>
       <c r="H17" t="n">
-        <v>282</v>
+        <v>0</v>
       </c>
       <c r="I17" t="n">
-        <v>2282</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>IC2024/250795</t>
+          <t>IC2025/014786</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>MERYEM KESKİN ŞELÇUKLU</t>
+          <t>ESENYURT MUHTARLIK</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>SELÇUKLU MAH. MUHSİN YAZICIOĞLU BULVARI NO:154 SİVAS/SİVAS</t>
+          <t>ESENYURT MAH. ESENYURT CAD. NO:111 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>26.11.2024</t>
+          <t>17.01.2025</t>
         </is>
       </c>
       <c r="F18" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G18" t="n">
-        <v>2000</v>
+        <v>4000</v>
       </c>
       <c r="H18" t="n">
         <v>0</v>
       </c>
       <c r="I18" t="n">
-        <v>2000</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>IC2024/248657</t>
+          <t>IC2024/263927</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>NERİMAN KARACA</t>
+          <t>MERYEM KESKİN ŞELÇUKLU REV</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>İNÖNÜ MAH. 22 SOK. NO:19/2 SİVAS/SİVAS</t>
+          <t>SELÇUKLU MAH. MUHSİN YAZICIOĞLU BULVARI NO:154 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>24.11.2024</t>
+          <t>06.12.2024</t>
         </is>
       </c>
       <c r="F19" t="n">
         <v>1</v>
       </c>
       <c r="G19" t="n">
         <v>2000</v>
       </c>
       <c r="H19" t="n">
-        <v>564</v>
+        <v>282</v>
       </c>
       <c r="I19" t="n">
-        <v>2564</v>
+        <v>2282</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>IC2024/244823</t>
+          <t>IC2024/250795</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>HÜSEYİN KARACA İNÖNÜ</t>
+          <t>MERYEM KESKİN ŞELÇUKLU</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>İNÖNÜ MAH. 22 SOK. NO:19/4 SİVAS/SİVAS</t>
+          <t>SELÇUKLU MAH. MUHSİN YAZICIOĞLU BULVARI NO:154 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>21.11.2024</t>
+          <t>26.11.2024</t>
         </is>
       </c>
       <c r="F20" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G20" t="n">
-        <v>4000</v>
+        <v>2000</v>
       </c>
       <c r="H20" t="n">
-        <v>564</v>
+        <v>0</v>
       </c>
       <c r="I20" t="n">
-        <v>4564</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>KL2024/244821</t>
+          <t>IC2024/248657</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>HÜSEYİN KARACA İNÖNÜ D2</t>
+          <t>NERİMAN KARACA</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>İNÖNÜ MAH. 22 SOK. NO:19/2 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>21.11.2024</t>
+          <t>24.11.2024</t>
         </is>
       </c>
       <c r="F21" t="n">
         <v>1</v>
       </c>
       <c r="G21" t="n">
         <v>2000</v>
       </c>
       <c r="H21" t="n">
-        <v>0</v>
+        <v>564</v>
       </c>
       <c r="I21" t="n">
-        <v>2000</v>
+        <v>2564</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>IC2024/201099</t>
+          <t>IC2024/244823</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>AHMET AĞCA</t>
+          <t>HÜSEYİN KARACA İNÖNÜ</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>ŞEYH ŞAMİL MAH. 36 SOK. NO:7 SİVAS/SİVAS</t>
+          <t>İNÖNÜ MAH. 22 SOK. NO:19/4 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>20.10.2024</t>
+          <t>21.11.2024</t>
         </is>
       </c>
       <c r="F22" t="n">
         <v>2</v>
       </c>
       <c r="G22" t="n">
         <v>4000</v>
       </c>
       <c r="H22" t="n">
-        <v>0</v>
+        <v>564</v>
       </c>
       <c r="I22" t="n">
-        <v>4000</v>
+        <v>4564</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
-          <t>CİHAZ</t>
+          <t>PROJE</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>71001</t>
+          <t>KL2024/244821</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>FATİH KARATAŞ</t>
+          <t>HÜSEYİN KARACA İNÖNÜ D2</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>SULARBAŞI MAH. 2 SOK KEPENEK APT DÜK1</t>
+          <t>İNÖNÜ MAH. 22 SOK. NO:19/2 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>25.10.2024</t>
+          <t>21.11.2024</t>
         </is>
       </c>
       <c r="F23" t="n">
         <v>1</v>
       </c>
       <c r="G23" t="n">
-        <v>300</v>
+        <v>2000</v>
       </c>
       <c r="H23" t="n">
         <v>0</v>
       </c>
       <c r="I23" t="n">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="3" t="inlineStr">
+        <is>
+          <t>PROJE</t>
+        </is>
+      </c>
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>IC2024/201099</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t>AHMET AĞCA</t>
+        </is>
+      </c>
+      <c r="D24" t="inlineStr">
+        <is>
+          <t>ŞEYH ŞAMİL MAH. 36 SOK. NO:7 SİVAS/SİVAS</t>
+        </is>
+      </c>
+      <c r="E24" t="inlineStr">
+        <is>
+          <t>20.10.2024</t>
+        </is>
+      </c>
+      <c r="F24" t="n">
+        <v>2</v>
+      </c>
+      <c r="G24" t="n">
+        <v>4000</v>
+      </c>
+      <c r="H24" t="n">
+        <v>0</v>
+      </c>
+      <c r="I24" t="n">
+        <v>4000</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="3" t="inlineStr">
+        <is>
+          <t>CİHAZ</t>
+        </is>
+      </c>
+      <c r="B25" t="inlineStr">
+        <is>
+          <t>71001</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>FATİH KARATAŞ</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t>SULARBAŞI MAH. 2 SOK KEPENEK APT DÜK1</t>
+        </is>
+      </c>
+      <c r="E25" t="inlineStr">
+        <is>
+          <t>25.10.2024</t>
+        </is>
+      </c>
+      <c r="F25" t="n">
+        <v>1</v>
+      </c>
+      <c r="G25" t="n">
         <v>300</v>
       </c>
-    </row>
-[...29 lines deleted...]
-      <c r="H25" t="inlineStr"/>
+      <c r="H25" t="n">
+        <v>0</v>
+      </c>
       <c r="I25" t="n">
         <v>300</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="3" t="inlineStr"/>
       <c r="B26" t="inlineStr">
         <is>
-          <t>HARİCİ GİDERLER (Firmanın)</t>
+          <t>GENEL TOPLAM (Projeler)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr"/>
       <c r="D26" t="inlineStr"/>
       <c r="E26" t="inlineStr"/>
       <c r="F26" t="inlineStr"/>
       <c r="G26" t="inlineStr"/>
       <c r="H26" t="inlineStr"/>
       <c r="I26" t="n">
-        <v>0</v>
+        <v>149308.5</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="3" t="inlineStr"/>
       <c r="B27" t="inlineStr">
         <is>
-          <t>ALINAN BAKİYE (Tahsilatlar)</t>
+          <t>CİHAZ PROJELERİ (Toplam)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr"/>
       <c r="D27" t="inlineStr"/>
       <c r="E27" t="inlineStr"/>
       <c r="F27" t="inlineStr"/>
       <c r="G27" t="inlineStr"/>
       <c r="H27" t="inlineStr"/>
       <c r="I27" t="n">
-        <v>52000</v>
+        <v>300</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="3" t="inlineStr"/>
       <c r="B28" t="inlineStr">
         <is>
-          <t>KALAN BAKİYE</t>
+          <t>HARİCİ GİDERLER (Firmanın)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr"/>
       <c r="D28" t="inlineStr"/>
       <c r="E28" t="inlineStr"/>
       <c r="F28" t="inlineStr"/>
       <c r="G28" t="inlineStr"/>
       <c r="H28" t="inlineStr"/>
       <c r="I28" t="n">
-        <v>75442.5</v>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="3" t="inlineStr"/>
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>ALINAN BAKİYE (Tahsilatlar)</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr"/>
+      <c r="D29" t="inlineStr"/>
+      <c r="E29" t="inlineStr"/>
+      <c r="F29" t="inlineStr"/>
+      <c r="G29" t="inlineStr"/>
+      <c r="H29" t="inlineStr"/>
+      <c r="I29" t="n">
+        <v>70000</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="3" t="inlineStr"/>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>KALAN BAKİYE</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr"/>
+      <c r="D30" t="inlineStr"/>
+      <c r="E30" t="inlineStr"/>
+      <c r="F30" t="inlineStr"/>
+      <c r="G30" t="inlineStr"/>
+      <c r="H30" t="inlineStr"/>
+      <c r="I30" t="n">
+        <v>79608.5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>