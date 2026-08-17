--- v0 (2026-05-08)
+++ v1 (2026-08-17)
@@ -579,366 +579,366 @@
           <t>IC2025/012717</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>HAFİK REZİDANS REV</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>FATİH MAH. ATATÜRK NO:10 HAFİK/SİVAS</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>16.01.2025</t>
         </is>
       </c>
       <c r="F4" t="n">
         <v>17</v>
       </c>
       <c r="G4" t="n">
         <v>0</v>
       </c>
       <c r="H4" t="n">
-        <v>3324</v>
+        <v>5580</v>
       </c>
       <c r="I4" t="n">
-        <v>3324</v>
+        <v>5580</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>IC2025/011054</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>AHMET KİLCİ KIZILIRMAK D BLOK D10</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>KOÇ MAH. ORTAYOL NO:10 HAFİK/SİVAS</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>14.01.2025</t>
         </is>
       </c>
       <c r="F5" t="n">
         <v>1</v>
       </c>
       <c r="G5" t="n">
         <v>2000</v>
       </c>
       <c r="H5" t="n">
-        <v>415.5</v>
+        <v>697.5</v>
       </c>
       <c r="I5" t="n">
-        <v>2415.5</v>
+        <v>2697.5</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>IC2025/007292</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>KIZILIRMAK KONUT YAPI KOOP. D BLOK D5-D10</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>KOÇ MAH. ORTAYOL NO:10 HAFİK/SİVAS</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>09.01.2025</t>
         </is>
       </c>
       <c r="F6" t="n">
         <v>2</v>
       </c>
       <c r="G6" t="n">
         <v>4000</v>
       </c>
       <c r="H6" t="n">
-        <v>1662</v>
+        <v>2790</v>
       </c>
       <c r="I6" t="n">
-        <v>5662</v>
+        <v>6790</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>IC2025/006857</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>KIZILIRMAK KONUTLARI C BLOK</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>KOÇ MAH. ORTAYOL NO:14 HAFİK/SİVAS</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>09.01.2025</t>
         </is>
       </c>
       <c r="F7" t="n">
         <v>5</v>
       </c>
       <c r="G7" t="n">
         <v>10000</v>
       </c>
       <c r="H7" t="n">
-        <v>831</v>
+        <v>1395</v>
       </c>
       <c r="I7" t="n">
-        <v>10831</v>
+        <v>11395</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>IC2025/005806</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>ORHAN GÜVEN KIZILIRMAK E BLOK D7 REV</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>KOÇ MAH. ORTAYOL NO:8 HAFİK/SİVAS</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>08.01.2025</t>
         </is>
       </c>
       <c r="F8" t="n">
         <v>1</v>
       </c>
       <c r="G8" t="n">
         <v>0</v>
       </c>
       <c r="H8" t="n">
-        <v>415.5</v>
+        <v>697.5</v>
       </c>
       <c r="I8" t="n">
-        <v>415.5</v>
+        <v>697.5</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>IC2025/005760</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>HARUN İSA GÜLTAY KIZILIRMAK A BLOK D7</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>KOÇ MAH. ORTAYOL NO:16 HAFİK/SİVAS</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>08.01.2025</t>
         </is>
       </c>
       <c r="F9" t="n">
         <v>1</v>
       </c>
       <c r="G9" t="n">
         <v>2000</v>
       </c>
       <c r="H9" t="n">
-        <v>415.5</v>
+        <v>697.5</v>
       </c>
       <c r="I9" t="n">
-        <v>2415.5</v>
+        <v>2697.5</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>IC2025/003339</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>ZAFER KOCABEYOĞLU HAFİK NO19 REV</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>KOÇ MAH. SİVAS NO:19 HAFİK/SİVAS</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>06.01.2025</t>
         </is>
       </c>
       <c r="F10" t="n">
         <v>2</v>
       </c>
       <c r="G10" t="n">
         <v>0</v>
       </c>
       <c r="H10" t="n">
-        <v>831</v>
+        <v>1395</v>
       </c>
       <c r="I10" t="n">
-        <v>831</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>IC2025/003317</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>ZAFER KOCABEYOĞLU HAFİK D1-D2 REV</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>KOÇ MAH. SİVAS NO:17 HAFİK/SİVAS</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>06.01.2025</t>
         </is>
       </c>
       <c r="F11" t="n">
         <v>3</v>
       </c>
       <c r="G11" t="n">
         <v>0</v>
       </c>
       <c r="H11" t="n">
-        <v>1246.5</v>
+        <v>2092.5</v>
       </c>
       <c r="I11" t="n">
-        <v>1246.5</v>
+        <v>2092.5</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>IC2025/003239</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>KIZILIRMAK KONUT YAPI KOOP B BLOK</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>KOÇ MAH. ORTAYOL NO:12 HAFİK/SİVAS</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>06.01.2025</t>
         </is>
       </c>
       <c r="F12" t="n">
         <v>3</v>
       </c>
       <c r="G12" t="n">
         <v>6000</v>
       </c>
       <c r="H12" t="n">
-        <v>415.5</v>
+        <v>697.5</v>
       </c>
       <c r="I12" t="n">
-        <v>6415.5</v>
+        <v>6697.5</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>IC2025/002762</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>MUSTAFA MERT ESEN HAFİK REV D3</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>ÇAY MAH. PTT NO:9 HAFİK/SİVAS</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
@@ -1008,93 +1008,93 @@
           <t>IC2025/001336</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>KIZILIRMAK KONUT YAPI KOOP A BLOK REV</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>KOÇ MAH. ORTAYOL NO:16 HAFİK/SİVAS</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>03.01.2025</t>
         </is>
       </c>
       <c r="F15" t="n">
         <v>7</v>
       </c>
       <c r="G15" t="n">
         <v>0</v>
       </c>
       <c r="H15" t="n">
-        <v>415.5</v>
+        <v>697.5</v>
       </c>
       <c r="I15" t="n">
-        <v>415.5</v>
+        <v>697.5</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>IC2024/293082</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>İBRAHİM ÇALDIRAN ELİT ÇORBA HAFİK</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>KOÇ MAH. ORTAYOL NO:14/B HAFİK/SİVAS</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>29.12.2024</t>
         </is>
       </c>
       <c r="F16" t="n">
         <v>2</v>
       </c>
       <c r="G16" t="n">
         <v>4000</v>
       </c>
       <c r="H16" t="n">
-        <v>2256</v>
+        <v>5580</v>
       </c>
       <c r="I16" t="n">
-        <v>6256</v>
+        <v>9580</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>IC2024/293084</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>HASAN GÜVEN HAFİK REV</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>KOÇ MAH. YENİYOL1 NO:1 HAFİK/SİVAS</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
@@ -1418,51 +1418,51 @@
       </c>
       <c r="G25" t="n">
         <v>4000</v>
       </c>
       <c r="H25" t="n">
         <v>0</v>
       </c>
       <c r="I25" t="n">
         <v>4000</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="3" t="inlineStr"/>
       <c r="B26" t="inlineStr">
         <is>
           <t>GENEL TOPLAM (Projeler)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr"/>
       <c r="D26" t="inlineStr"/>
       <c r="E26" t="inlineStr"/>
       <c r="F26" t="inlineStr"/>
       <c r="G26" t="inlineStr"/>
       <c r="H26" t="inlineStr"/>
       <c r="I26" t="n">
-        <v>113478</v>
+        <v>123570</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="3" t="inlineStr"/>
       <c r="B27" t="inlineStr">
         <is>
           <t>CİHAZ PROJELERİ (Toplam)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr"/>
       <c r="D27" t="inlineStr"/>
       <c r="E27" t="inlineStr"/>
       <c r="F27" t="inlineStr"/>
       <c r="G27" t="inlineStr"/>
       <c r="H27" t="inlineStr"/>
       <c r="I27" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="3" t="inlineStr"/>
       <c r="B28" t="inlineStr">
         <is>
           <t>HARİCİ GİDERLER (Firmanın)</t>
         </is>
@@ -1486,50 +1486,50 @@
       </c>
       <c r="C29" t="inlineStr"/>
       <c r="D29" t="inlineStr"/>
       <c r="E29" t="inlineStr"/>
       <c r="F29" t="inlineStr"/>
       <c r="G29" t="inlineStr"/>
       <c r="H29" t="inlineStr"/>
       <c r="I29" t="n">
         <v>108595.5</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="3" t="inlineStr"/>
       <c r="B30" t="inlineStr">
         <is>
           <t>KALAN BAKİYE</t>
         </is>
       </c>
       <c r="C30" t="inlineStr"/>
       <c r="D30" t="inlineStr"/>
       <c r="E30" t="inlineStr"/>
       <c r="F30" t="inlineStr"/>
       <c r="G30" t="inlineStr"/>
       <c r="H30" t="inlineStr"/>
       <c r="I30" t="n">
-        <v>4882.5</v>
+        <v>14974.5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>