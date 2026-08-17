--- v0 (2026-05-08)
+++ v1 (2026-08-17)
@@ -579,54 +579,54 @@
           <t>IC2025/155566</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>ÖMER SARIYILDIZ KARŞIYAKA REV</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>KARŞIYAKA MAH. 38 SOK. NO:12 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>11.09.2025</t>
         </is>
       </c>
       <c r="F4" t="n">
         <v>2</v>
       </c>
       <c r="G4" t="n">
         <v>0</v>
       </c>
       <c r="H4" t="n">
-        <v>0</v>
+        <v>7452</v>
       </c>
       <c r="I4" t="n">
-        <v>0</v>
+        <v>7452</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>IC2025/148788</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>ÖMER SARIYILDIZ KARŞIYAKA</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>KARŞIYAKA MAH. 38 SOK. NO:12 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
@@ -657,54 +657,54 @@
           <t>IC2025/144837</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>AYSEL AYDIN EMEK D4</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>EMEK MAH. PLEVNE CAD. NO:29 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>29.08.2025</t>
         </is>
       </c>
       <c r="F6" t="n">
         <v>1</v>
       </c>
       <c r="G6" t="n">
         <v>3000</v>
       </c>
       <c r="H6" t="n">
-        <v>415.5</v>
+        <v>697.5</v>
       </c>
       <c r="I6" t="n">
-        <v>3415.5</v>
+        <v>3697.5</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>IC2025/081688</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>ERHAN ÇİFTÇİ MEHMETPAŞA D16 TADİLAT</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>MEHMETPAŞA MAH. HASTANE CAD. NO:17 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
@@ -735,54 +735,54 @@
           <t>IC2025/021869</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>HASGÜL HATİPOĞLU</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>KÜMBET MAH. MUHSİN YAZICIOĞLU BULVARI NO:62 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>29.01.2025</t>
         </is>
       </c>
       <c r="F8" t="n">
         <v>1</v>
       </c>
       <c r="G8" t="n">
         <v>3000</v>
       </c>
       <c r="H8" t="n">
-        <v>415.5</v>
+        <v>697.5</v>
       </c>
       <c r="I8" t="n">
-        <v>3415.5</v>
+        <v>3697.5</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>IC2024/265495</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>İLHAN DEKER EMEK DÜK28A</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>EMEK MAH. PLEVNE CAD. NO:34/1 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
@@ -872,51 +872,51 @@
       </c>
       <c r="G11" t="n">
         <v>300</v>
       </c>
       <c r="H11" t="n">
         <v>0</v>
       </c>
       <c r="I11" t="n">
         <v>300</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="3" t="inlineStr"/>
       <c r="B12" t="inlineStr">
         <is>
           <t>GENEL TOPLAM (Projeler)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr"/>
       <c r="E12" t="inlineStr"/>
       <c r="F12" t="inlineStr"/>
       <c r="G12" t="inlineStr"/>
       <c r="H12" t="inlineStr"/>
       <c r="I12" t="n">
-        <v>21831</v>
+        <v>29847</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="3" t="inlineStr"/>
       <c r="B13" t="inlineStr">
         <is>
           <t>CİHAZ PROJELERİ (Toplam)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr"/>
       <c r="D13" t="inlineStr"/>
       <c r="E13" t="inlineStr"/>
       <c r="F13" t="inlineStr"/>
       <c r="G13" t="inlineStr"/>
       <c r="H13" t="inlineStr"/>
       <c r="I13" t="n">
         <v>600</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="3" t="inlineStr"/>
       <c r="B14" t="inlineStr">
         <is>
           <t>HARİCİ GİDERLER (Firmanın)</t>
         </is>
@@ -940,50 +940,50 @@
       </c>
       <c r="C15" t="inlineStr"/>
       <c r="D15" t="inlineStr"/>
       <c r="E15" t="inlineStr"/>
       <c r="F15" t="inlineStr"/>
       <c r="G15" t="inlineStr"/>
       <c r="H15" t="inlineStr"/>
       <c r="I15" t="n">
         <v>18100</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="3" t="inlineStr"/>
       <c r="B16" t="inlineStr">
         <is>
           <t>KALAN BAKİYE</t>
         </is>
       </c>
       <c r="C16" t="inlineStr"/>
       <c r="D16" t="inlineStr"/>
       <c r="E16" t="inlineStr"/>
       <c r="F16" t="inlineStr"/>
       <c r="G16" t="inlineStr"/>
       <c r="H16" t="inlineStr"/>
       <c r="I16" t="n">
-        <v>4331</v>
+        <v>12347</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>