--- v0 (2026-05-08)
+++ v1 (2026-08-17)
@@ -442,65 +442,65 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I376"/>
+  <dimension ref="A1:I410"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="7" customWidth="1" min="1" max="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>GÜLSANLAR Raporu (Proje Sayısı: 290)</t>
+          <t>GÜLSANLAR Raporu (Proje Sayısı: 324)</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Tür</t>
         </is>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <t>IC Numarası</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
           <t>Proje Adı</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>Adres</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
@@ -515,14499 +515,15825 @@
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Anlaşılan Fiyat (TL)</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
           <t>Cezalar (TL)</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
           <t>Toplam (TL)</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>IC2026/064949</t>
+          <t>IC2026/117957</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>NURAN TIRNAKÇI DİRİLİŞ D5</t>
+          <t>EVA KABLO DOĞANCA</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>DİRİLİŞ mh.  111 sk.    No:4 MERKEZ/SİVAS</t>
+          <t>DOĞANCA mh.  10 sk.    No:8 MERKEZ/SİVAS</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>25.03.2026</t>
+          <t>17.06.2026</t>
         </is>
       </c>
       <c r="F3" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G3" t="n">
-        <v>4000</v>
+        <v>30000</v>
       </c>
       <c r="H3" t="n">
         <v>0</v>
       </c>
       <c r="I3" t="n">
-        <v>4000</v>
+        <v>30000</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>IC2026/055669</t>
+          <t>KZ2026/116225</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>SİVAS KÖY TERMİNALİ DÜK1 REV1</t>
+          <t>İSKAR FADLUM  KAZAN</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>YENİŞEHİR mh. KAYSERİ CAD. cd.     No:15/2 MERKEZ/SİVAS</t>
+          <t>EĞRİKÖPRÜ mh.  MAHMUT ÖZDEMİR sk.    No:3/1 MERKEZ/SİVAS</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>12.03.2026</t>
+          <t>16.06.2026</t>
         </is>
       </c>
       <c r="F4" t="n">
         <v>1</v>
       </c>
       <c r="G4" t="n">
-        <v>0</v>
+        <v>30000</v>
       </c>
       <c r="H4" t="n">
         <v>0</v>
       </c>
       <c r="I4" t="n">
-        <v>0</v>
+        <v>30000</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>IC2026/055347</t>
+          <t>IC2026/117927</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>SİVAS KÖY TERMİNALİ DÜK5</t>
+          <t>MUTTALİP DUMAN ÇİÇEKLİ D1 KOMBİ</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>YENİŞEHİR mh. KAYSERİ CAD. cd.     No:15/2 MERKEZ/SİVAS</t>
+          <t>ÇİÇEKLİ mh.  KAVACIK SOK. sk.    No:18 MERKEZ/SİVAS</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>11.03.2026</t>
+          <t>16.06.2026</t>
         </is>
       </c>
       <c r="F5" t="n">
         <v>1</v>
       </c>
       <c r="G5" t="n">
         <v>4000</v>
       </c>
       <c r="H5" t="n">
         <v>0</v>
       </c>
       <c r="I5" t="n">
         <v>4000</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>IC2026/052299</t>
+          <t>IC2026/115883</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>SİVAS KÖY TERMİNALİ DÜK1</t>
+          <t>MUSTAFA RESUL HAN ESENYURT</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>YENİŞEHİR mh. KAYSERİ CAD. cd.     No:15/2 MERKEZ/SİVAS</t>
+          <t>ESENYURT mh.  ŞEHİT MÜCAHİT IRMAK sk.    No:52 MERKEZ/SİVAS</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>06.03.2026</t>
+          <t>15.06.2026</t>
         </is>
       </c>
       <c r="F6" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G6" t="n">
-        <v>4000</v>
+        <v>8000</v>
       </c>
       <c r="H6" t="n">
         <v>0</v>
       </c>
       <c r="I6" t="n">
-        <v>4000</v>
+        <v>8000</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>IC2026/048835</t>
+          <t>KL2026/116095</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>VATAN YAPI 2. ETAP EĞRİKÖPRÜ D7 REV3</t>
+          <t>İSKAR FADLUM B BLOK REV</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>EĞRİKÖPRÜ MAH. 121 NO:8 SİVAS/SİVAS</t>
+          <t>EĞRİKÖPRÜ mh.  MAHMUT ÖZDEMİR sk.    No:3/1 MERKEZ/SİVAS</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>02.03.2026</t>
+          <t>15.06.2026</t>
         </is>
       </c>
       <c r="F7" t="n">
         <v>1</v>
       </c>
       <c r="G7" t="n">
-        <v>4000</v>
+        <v>10000</v>
       </c>
       <c r="H7" t="n">
         <v>0</v>
       </c>
       <c r="I7" t="n">
-        <v>4000</v>
+        <v>10000</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>IC2026/046216</t>
+          <t>KL2026/116088</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>SİVAS KÖY TERMİNALİ DÜK</t>
+          <t>İSKAR FADLUM A BLOK REV</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>YENİŞEHİR MAH. KAYSERİ CAD. NO:15/2 SİVAS/SİVAS</t>
+          <t>EĞRİKÖPRÜ mh.  MAHMUT ÖZDEMİR sk.    No:3 MERKEZ/SİVAS</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>25.02.2026</t>
+          <t>15.06.2026</t>
         </is>
       </c>
       <c r="F8" t="n">
         <v>1</v>
       </c>
       <c r="G8" t="n">
-        <v>0</v>
+        <v>10000</v>
       </c>
       <c r="H8" t="n">
         <v>0</v>
       </c>
       <c r="I8" t="n">
-        <v>0</v>
+        <v>10000</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>KZ2026/044838</t>
+          <t>IC2026/112990</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>SİVAS KÖY TERMİNALİ KOLON KAZAN REV1</t>
+          <t>KURUÇAY DİAMOND BAHÇE SİTESİ B BLOK 4D GÖKÇEBOSTAN</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>YENİŞEHİR MAH. KAYSERİ CAD. NO:15/2 SİVAS/SİVAS</t>
+          <t>GÖKÇEBOSTAN mh.  9 SOK. sk.    No:1/1 MERKEZ/SİVAS</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>24.02.2026</t>
+          <t>11.06.2026</t>
         </is>
       </c>
       <c r="F9" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="G9" t="n">
-        <v>0</v>
+        <v>50000</v>
       </c>
       <c r="H9" t="n">
-        <v>1089</v>
+        <v>0</v>
       </c>
       <c r="I9" t="n">
-        <v>1089</v>
+        <v>50000</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>IC2026/044345</t>
+          <t>IC2026/112988</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>VATAN YAPI 2. ETAP  EĞRİ KÖPRÜ D7 REV</t>
+          <t>KURUÇAY DİAMOND BAHÇE SİTESİ A BLOK 8D GÖKÇEBOSTAN</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>EĞRİKÖPRÜ MAH. 121 NO:8 SİVAS/SİVAS</t>
+          <t>GÖKÇEBOSTAN mh.  9 SOK. sk.    No:1 MERKEZ/SİVAS</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>24.02.2026</t>
+          <t>10.06.2026</t>
         </is>
       </c>
       <c r="F10" t="n">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="G10" t="n">
-        <v>4000</v>
+        <v>36000</v>
       </c>
       <c r="H10" t="n">
         <v>0</v>
       </c>
       <c r="I10" t="n">
-        <v>4000</v>
+        <v>36000</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>IC2026/040989</t>
+          <t>IC2026/111958</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>ZEKİ YAVUZ  ŞEYHŞAMİL D2 REV</t>
+          <t>ZEKİ YAVUZ ŞEYHŞAMİL D9 REV</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>ŞEYH ŞAMİL MAH. 96 SOK. NO:16 SİVAS/SİVAS</t>
+          <t>ŞEYH ŞAMİL mh.  96 SOK. sk.    No:16 MERKEZ/SİVAS</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>18.02.2026</t>
+          <t>09.06.2026</t>
         </is>
       </c>
       <c r="F11" t="n">
         <v>1</v>
       </c>
       <c r="G11" t="n">
         <v>4000</v>
       </c>
       <c r="H11" t="n">
         <v>0</v>
       </c>
       <c r="I11" t="n">
         <v>4000</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>IC2026/044946</t>
+          <t>IC2026/111933</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>ÇITIR SİMİT FIRINI  KOLON DÜK2 YİĞİTLER TADİLAT</t>
+          <t>TUĞRUL ÇELİK HUZUR D2</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>YİĞİTLER MAH. KAZANCILAR CAD. NO:4 SİVAS/SİVAS</t>
+          <t>HUZUR mh.  17 SOK. sk.    No:11 MERKEZ/SİVAS</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>18.02.2026</t>
+          <t>09.06.2026</t>
         </is>
       </c>
       <c r="F12" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G12" t="n">
-        <v>10000</v>
+        <v>4000</v>
       </c>
       <c r="H12" t="n">
-        <v>3267</v>
+        <v>0</v>
       </c>
       <c r="I12" t="n">
-        <v>13267</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>IC2026/040739</t>
+          <t>IC2026/106170</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>SİVAS KÖY TERMİNALİ DÜK</t>
+          <t>LOFT BAĞDAT SİTESİ KARDEŞLER D26</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>YENİŞEHİR mh. 9 sk. No:6/A MERKEZ/SİVAS</t>
+          <t>KARDEŞLER mh.  77 sk.    No:18 MERKEZ/SİVAS</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>18.02.2026</t>
+          <t>01.06.2026</t>
         </is>
       </c>
       <c r="F13" t="n">
         <v>1</v>
       </c>
       <c r="G13" t="n">
-        <v>0</v>
+        <v>4000</v>
       </c>
       <c r="H13" t="n">
         <v>0</v>
       </c>
       <c r="I13" t="n">
-        <v>0</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>IC2026/033301</t>
+          <t>IC2026/100691</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>TURAN KOÇAK ALTUNTABAK DÜK1 TADİLAT</t>
+          <t>EYYÜP ACAR ESENYURT</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>ALTUNTABAK MAH. DÖRT EYLÜL CAD. NO:3 SİVAS/SİVAS</t>
+          <t>ESENYURT mh.  ŞEHİT ÜMİT MERAL SOK. sk.    No:16 MERKEZ/SİVAS</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>09.02.2026</t>
+          <t>21.05.2026</t>
         </is>
       </c>
       <c r="F14" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G14" t="n">
-        <v>4000</v>
+        <v>8000</v>
       </c>
       <c r="H14" t="n">
-        <v>544.5</v>
+        <v>0</v>
       </c>
       <c r="I14" t="n">
-        <v>4544.5</v>
+        <v>8000</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>IC2026/033523</t>
+          <t>IC2026/097710</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>SEFA KOÇAKS YENİŞEHİR DK1 TADİLAT</t>
+          <t>NAMİ İLKER KÜLHAŞOĞLU MEHMET AKİF ERSOY D2 KOMBİ</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>YENİŞEHİR MAH. KARDEŞLER CAD. NO:2/3 SİVAS/SİVAS</t>
+          <t>MEHMET AKİF ERSOY mh.  37 SOK. sk.    No:12 MERKEZ/SİVAS</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>06.02.2026</t>
+          <t>14.05.2026</t>
         </is>
       </c>
       <c r="F15" t="n">
         <v>1</v>
       </c>
       <c r="G15" t="n">
-        <v>10000</v>
+        <v>4000</v>
       </c>
       <c r="H15" t="n">
         <v>0</v>
       </c>
       <c r="I15" t="n">
-        <v>10000</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>IC2026/026479</t>
+          <t>IC2026/092030</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>VATAN YAPI EĞRİ KÖPRÜ 2. ETAP D23 REV</t>
+          <t>BÜNYAMİN BİLECEN EĞRİKÖPRÜ DÜK22</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>EĞRİKÖPRÜ MAH. 121 NO:8 SİVAS/SİVAS</t>
+          <t>EĞRİKÖPRÜ mh. İŞHAN CAD. cd.     No:6/A MERKEZ/SİVAS</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>02.02.2026</t>
+          <t>13.05.2026</t>
         </is>
       </c>
       <c r="F16" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G16" t="n">
         <v>4000</v>
       </c>
       <c r="H16" t="n">
-        <v>544.5</v>
+        <v>0</v>
       </c>
       <c r="I16" t="n">
-        <v>4544.5</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>KZ2026/022419</t>
+          <t>IC2026/096812</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>SİVAS İLÇE TERMİNALİ KAZAN</t>
+          <t>ÖMER İBİŞ YENİ MAH D2</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>YENİŞEHİR MAH. 9 NO:6/A SİVAS/SİVAS</t>
+          <t>YENİ mh.  1 SOK. sk.    No:3 MERKEZ/SİVAS</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>27.01.2026</t>
+          <t>13.05.2026</t>
         </is>
       </c>
       <c r="F17" t="n">
         <v>1</v>
       </c>
       <c r="G17" t="n">
-        <v>0</v>
+        <v>4000</v>
       </c>
       <c r="H17" t="n">
-        <v>1089</v>
+        <v>0</v>
       </c>
       <c r="I17" t="n">
-        <v>1089</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>IC2026/022321</t>
+          <t>IC2026/092887</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>LOFT BAĞDAT SİTESİ KARDEŞLER D4</t>
+          <t>ELİF YAPI DİRİLİŞ D8 REV</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>KARDEŞLER MAH. 77 NO:18 SİVAS/SİVAS</t>
+          <t>DİRİLİŞ mh.  58 SOK. sk.    No:12 MERKEZ/SİVAS</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>27.01.2026</t>
+          <t>11.05.2026</t>
         </is>
       </c>
       <c r="F18" t="n">
         <v>1</v>
       </c>
       <c r="G18" t="n">
-        <v>0</v>
+        <v>4000</v>
       </c>
       <c r="H18" t="n">
-        <v>544.5</v>
+        <v>0</v>
       </c>
       <c r="I18" t="n">
-        <v>544.5</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>IC2026/014465</t>
+          <t>KZ2026/087329</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>HATİCE KARAÇAM AYDOĞAN D22</t>
+          <t>SAĞLIK OCAĞI DEMİRCİLERARDI</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>AYDOĞAN MAH. ŞEHİT METİN CAD. NO:5 SİVAS/SİVAS</t>
+          <t>DEMİRCİLERARDI mh.  22 SOK. sk.    No:4 MERKEZ/SİVAS</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>19.01.2026</t>
+          <t>08.05.2026</t>
         </is>
       </c>
       <c r="F19" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G19" t="n">
-        <v>4000</v>
+        <v>30000</v>
       </c>
       <c r="H19" t="n">
         <v>0</v>
       </c>
       <c r="I19" t="n">
-        <v>4000</v>
+        <v>30000</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>IC2026/014058</t>
+          <t>IC2026/090237</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>HİDAYET ARINÇ KUAFÖR DÜK1 TADİLAT</t>
+          <t>HATİCE KARAÇAM AYDOĞAN D22 REV</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>DEMİRCİLERARDI MAH. KAYIRCIK SOK. NO:3 SİVAS/SİVAS</t>
+          <t>AYDOĞAN mh. ŞEHİT METİN CAD. cd.     No:5 MERKEZ/SİVAS</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>19.01.2026</t>
+          <t>05.05.2026</t>
         </is>
       </c>
       <c r="F20" t="n">
         <v>1</v>
       </c>
       <c r="G20" t="n">
-        <v>0</v>
+        <v>4000</v>
       </c>
       <c r="H20" t="n">
         <v>0</v>
       </c>
       <c r="I20" t="n">
-        <v>0</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>IC2026/012663</t>
+          <t>IC2026/084207</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>YUSUF CANPOLAT GÜLTEPE DÜK1 REV</t>
+          <t>SEMİHA YEL İNÖNÜ D1 REV</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>GÜLTEPE MAH. İMREN SOK. NO:3H SİVAS/SİVAS</t>
+          <t>İNÖNÜ mh.  3 SOK. sk.    No:8 MERKEZ/SİVAS</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>16.01.2026</t>
+          <t>28.04.2026</t>
         </is>
       </c>
       <c r="F21" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G21" t="n">
-        <v>0</v>
+        <v>4000</v>
       </c>
       <c r="H21" t="n">
-        <v>1089</v>
+        <v>2484</v>
       </c>
       <c r="I21" t="n">
-        <v>1089</v>
+        <v>6484</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>IC2026/007832</t>
+          <t>IC2026/081546</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>NAZIM SEYFİK EMEK D3 TADİLAT</t>
+          <t>VATAN YAPI 2. ETAP EĞRİ KÖPRÜ D19 REV</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>EMEK MAH. HEKİM SOK. NO:8 SİVAS/SİVAS</t>
+          <t>EĞRİKÖPRÜ mh.  121 sk.    No:8 MERKEZ/SİVAS</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>12.01.2026</t>
+          <t>27.04.2026</t>
         </is>
       </c>
       <c r="F22" t="n">
         <v>1</v>
       </c>
       <c r="G22" t="n">
-        <v>0</v>
+        <v>4000</v>
       </c>
       <c r="H22" t="n">
-        <v>0</v>
+        <v>1242</v>
       </c>
       <c r="I22" t="n">
-        <v>0</v>
+        <v>5242</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>IC2026/007120</t>
+          <t>IC2026/081656</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>BİRSEN NALBANT ESENYURT REV</t>
+          <t>SİVAS KÖY TERMİNALİ DÜK2</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>ESENYURT MAH. VİLLA 3 SOK. NO:12 SİVAS/SİVAS</t>
+          <t>YENİŞEHİR mh. KAYSERİ CAD. cd.     No:15/2 MERKEZ/SİVAS</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>10.01.2026</t>
+          <t>27.04.2026</t>
         </is>
       </c>
       <c r="F23" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G23" t="n">
-        <v>0</v>
+        <v>4000</v>
       </c>
       <c r="H23" t="n">
-        <v>3267</v>
+        <v>1242</v>
       </c>
       <c r="I23" t="n">
-        <v>3267</v>
+        <v>5242</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>IC2026/005483</t>
+          <t>IC2026/082777</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>ŞAHİN PASTANESİ BAĞDAT DÜK1 TADİLAT</t>
+          <t>NURHAN ÇELİK ÇARŞIBAŞI D4 TADİLAT</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>KARDEŞLER MAH. 35 SOK. NO:2A SİVAS/SİVAS</t>
+          <t>ÇARŞIBAŞI mh. ÇARŞIBAŞI CAD. cd.     No:1 MERKEZ/SİVAS</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>09.01.2026</t>
+          <t>27.04.2026</t>
         </is>
       </c>
       <c r="F24" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G24" t="n">
-        <v>0</v>
+        <v>4000</v>
       </c>
       <c r="H24" t="n">
-        <v>0</v>
+        <v>1242</v>
       </c>
       <c r="I24" t="n">
-        <v>0</v>
+        <v>5242</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>IC2026/004087</t>
+          <t>IC2026/078230</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>MUKADDER BAHÇİVAN KARŞIYAKA</t>
+          <t>GENCER FABRİKA İDARİ BİNA</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>KARŞIYAKA MAH. 89 SOK. NO:4 SİVAS/SİVAS</t>
+          <t>AHMET TURANGAZİ mh.  OSB 19 SOK. sk.    No:2/1 MERKEZ/SİVAS</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>08.01.2026</t>
+          <t>17.04.2026</t>
         </is>
       </c>
       <c r="F25" t="n">
         <v>2</v>
       </c>
       <c r="G25" t="n">
-        <v>0</v>
+        <v>8000</v>
       </c>
       <c r="H25" t="n">
         <v>0</v>
       </c>
       <c r="I25" t="n">
-        <v>0</v>
+        <v>8000</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>IC2026/005441</t>
+          <t>KL2026/075228</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>SEFA AKÇA ESENTEPE D3 TADİLAT</t>
+          <t>ABDULLAH AYDEMİR ŞEYHŞAMİL KOLON TADİLAT</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>ESENTEPE MAH. TUĞRA SOK. NO:55 SİVAS/SİVAS</t>
+          <t>ŞEYH ŞAMİL mh.  30 SOK. sk.    No:8 MERKEZ/SİVAS</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>08.01.2026</t>
+          <t>14.04.2026</t>
         </is>
       </c>
       <c r="F26" t="n">
         <v>1</v>
       </c>
       <c r="G26" t="n">
-        <v>0</v>
+        <v>8000</v>
       </c>
       <c r="H26" t="n">
-        <v>544.5</v>
+        <v>1242</v>
       </c>
       <c r="I26" t="n">
-        <v>544.5</v>
+        <v>9242</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>IC2026/007695</t>
+          <t>IC2026/075453</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>TEKİN ÖZDEMİR ÇONGAR APT D10</t>
+          <t>SUADİYE ÇOBAN LOFT BAĞDAT D2</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>CAMİ-İ KEBİR MAH. OSMANPAŞA CAD. NO:29 SİVAS/SİVAS</t>
+          <t>KARDEŞLER mh.  77 sk.    No:18 MERKEZ/SİVAS</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>08.01.2026</t>
+          <t>14.04.2026</t>
         </is>
       </c>
       <c r="F27" t="n">
         <v>1</v>
       </c>
       <c r="G27" t="n">
-        <v>0</v>
+        <v>4000</v>
       </c>
       <c r="H27" t="n">
-        <v>1089</v>
+        <v>0</v>
       </c>
       <c r="I27" t="n">
-        <v>1089</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>IC2026/002540</t>
+          <t>IC2026/075451</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>AHMET HOŞAF TUZLUGÖL D2</t>
+          <t>ABDULLAH AYDEMİR ŞEYHŞAMİL D3</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>TUZLUGÖL MAH. 18 SOK. NO:2 SİVAS/SİVAS</t>
+          <t>ŞEYH ŞAMİL mh.  30 SOK. sk.    No:8 MERKEZ/SİVAS</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>07.01.2026</t>
+          <t>14.04.2026</t>
         </is>
       </c>
       <c r="F28" t="n">
         <v>1</v>
       </c>
       <c r="G28" t="n">
-        <v>0</v>
+        <v>4000</v>
       </c>
       <c r="H28" t="n">
-        <v>0</v>
+        <v>2484</v>
       </c>
       <c r="I28" t="n">
-        <v>0</v>
+        <v>6484</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>IC2026/001691</t>
+          <t>IC2026/070942</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>OLCAY KUL YENİMAH D7</t>
+          <t>BOSTON KAFE EĞRİKÖPRÜ DK1 REV</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>YENİ MAH. BATTAL GAZİ CAD. NO:20 SİVAS/SİVAS</t>
+          <t>EĞRİKÖPRÜ mh.  94 sk.    No:5A MERKEZ/SİVAS</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>06.01.2026</t>
+          <t>09.04.2026</t>
         </is>
       </c>
       <c r="F29" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G29" t="n">
-        <v>0</v>
+        <v>30000</v>
       </c>
       <c r="H29" t="n">
-        <v>544.5</v>
+        <v>2959.5</v>
       </c>
       <c r="I29" t="n">
-        <v>544.5</v>
+        <v>32959.5</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>IC2026/000810</t>
+          <t>IC2026/066551</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>MEHMET KONAK TOKİ GB09 BLOK D9</t>
+          <t>VATAN YAPI İŞHAN</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>DANİŞMENTGAZİ MAH. 34 SOK. NO:1/1 SİVAS/SİVAS</t>
+          <t>EĞRİKÖPRÜ mh.  62 sk.    No:6 MERKEZ/SİVAS</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>06.01.2026</t>
+          <t>03.04.2026</t>
         </is>
       </c>
       <c r="F30" t="n">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="G30" t="n">
-        <v>0</v>
+        <v>52000</v>
       </c>
       <c r="H30" t="n">
-        <v>1089</v>
+        <v>0</v>
       </c>
       <c r="I30" t="n">
-        <v>1089</v>
+        <v>52000</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>IC2026/001139</t>
+          <t>IC2026/066450</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>MEDİNE FIRAT TUZLUGÖL D8</t>
+          <t>BOSTON KAFE EĞRİKÖPRÜ DK1</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>TUZLUGÖL MAH. 2 SOK. NO:12/1 SİVAS/SİVAS</t>
+          <t>EĞRİKÖPRÜ mh.  94 sk.    No:5A MERKEZ/SİVAS</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>06.01.2026</t>
+          <t>02.04.2026</t>
         </is>
       </c>
       <c r="F31" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G31" t="n">
         <v>0</v>
       </c>
       <c r="H31" t="n">
-        <v>1089</v>
+        <v>0</v>
       </c>
       <c r="I31" t="n">
-        <v>1089</v>
+        <v>0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>IC2025/285468</t>
+          <t>IC2026/066991</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>KURUÇAY DİAMOND BAHÇE SİTESİ B BLOK 12D GÖKÇEBOSTAN</t>
+          <t>HALİL İBRAHİM ATAK MEHMET AKİF D7 CİHAZ</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>GÖKÇEBOSTAN MAH. 9 SOK. NO:1 SİVAS/SİVAS</t>
+          <t>MEHMET AKİF ERSOY mh. MUHAMMED IKBAL CAD. cd.     No:4/1 MERKEZ/SİVAS</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>29.12.2025</t>
+          <t>02.04.2026</t>
         </is>
       </c>
       <c r="F32" t="n">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="G32" t="n">
-        <v>48000</v>
+        <v>4000</v>
       </c>
       <c r="H32" t="n">
         <v>0</v>
       </c>
       <c r="I32" t="n">
-        <v>48000</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>IC2025/284977</t>
+          <t>IC2026/066989</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>YUSUF CANPOLAT GÜLTEPE DÜK1</t>
+          <t>SERPİL ÇIRPAN ÇAYYURT D8</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>GÜLTEPE MAH. İMREN SOK. NO:3H SİVAS/SİVAS</t>
+          <t>ÇAYYURT mh.  2 SOK. sk.    No:12 MERKEZ/SİVAS</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>29.12.2025</t>
+          <t>02.04.2026</t>
         </is>
       </c>
       <c r="F33" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G33" t="n">
-        <v>10000</v>
+        <v>4000</v>
       </c>
       <c r="H33" t="n">
-        <v>0</v>
+        <v>1242</v>
       </c>
       <c r="I33" t="n">
-        <v>10000</v>
+        <v>5242</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>IC2025/284762</t>
+          <t>IC2026/064949</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>MUSTAFA ÇOPUR İHLAS PAZARLAMA TADİLAT</t>
+          <t>NURAN TIRNAKÇI DİRİLİŞ D5</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>YAHYABEY MAH. YAHYA BEY CAD. NO:27 SİVAS/SİVAS</t>
+          <t>DİRİLİŞ mh.  111 sk.    No:4 MERKEZ/SİVAS</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>27.12.2025</t>
+          <t>25.03.2026</t>
         </is>
       </c>
       <c r="F34" t="n">
         <v>1</v>
       </c>
       <c r="G34" t="n">
-        <v>3000</v>
+        <v>4000</v>
       </c>
       <c r="H34" t="n">
-        <v>0</v>
+        <v>1242</v>
       </c>
       <c r="I34" t="n">
-        <v>3000</v>
+        <v>5242</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>IC2025/281885</t>
+          <t>IC2026/055669</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>KAYKAÇ MAKİNE OSB REV</t>
+          <t>SİVAS KÖY TERMİNALİ DÜK1 REV1</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>DOĞANCA MAH. 10 NO:15 SİVAS/SİVAS</t>
+          <t>YENİŞEHİR mh. KAYSERİ CAD. cd.     No:15/2 MERKEZ/SİVAS</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>26.12.2025</t>
+          <t>12.03.2026</t>
         </is>
       </c>
       <c r="F35" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G35" t="n">
-        <v>6000</v>
+        <v>0</v>
       </c>
       <c r="H35" t="n">
         <v>0</v>
       </c>
       <c r="I35" t="n">
-        <v>6000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>IC2025/277001</t>
+          <t>IC2026/055347</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>VATAN YAPI EĞRİ KÖPRÜ 2. ETAP D10 REV</t>
+          <t>SİVAS KÖY TERMİNALİ DÜK5</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>EĞRİKÖPRÜ MAH. 121 NO:8 SİVAS/SİVAS</t>
+          <t>YENİŞEHİR mh. KAYSERİ CAD. cd.     No:15/2 MERKEZ/SİVAS</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>23.12.2025</t>
+          <t>11.03.2026</t>
         </is>
       </c>
       <c r="F36" t="n">
         <v>1</v>
       </c>
       <c r="G36" t="n">
-        <v>3000</v>
+        <v>4000</v>
       </c>
       <c r="H36" t="n">
         <v>0</v>
       </c>
       <c r="I36" t="n">
-        <v>3000</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>IC2025/274111</t>
+          <t>IC2026/052299</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>YAVUZ ŞEKER A BLOK REV</t>
+          <t>SİVAS KÖY TERMİNALİ DÜK1</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>ESENYURT MAH. VİLLA 1 NO:25/1 SİVAS/SİVAS</t>
+          <t>YENİŞEHİR mh. KAYSERİ CAD. cd.     No:15/2 MERKEZ/SİVAS</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>22.12.2025</t>
+          <t>06.03.2026</t>
         </is>
       </c>
       <c r="F37" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G37" t="n">
-        <v>6000</v>
+        <v>4000</v>
       </c>
       <c r="H37" t="n">
-        <v>3840</v>
+        <v>0</v>
       </c>
       <c r="I37" t="n">
-        <v>9840</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>IC2025/267038</t>
+          <t>IC2026/048835</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>LOFT BAĞDAT SİTESİ KARDEŞLER D29</t>
+          <t>VATAN YAPI 2. ETAP EĞRİKÖPRÜ D7 REV3</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>KARDEŞLER MAH. 77 NO:18 SİVAS/SİVAS</t>
+          <t>EĞRİKÖPRÜ MAH. 121 NO:8 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>16.12.2025</t>
+          <t>02.03.2026</t>
         </is>
       </c>
       <c r="F38" t="n">
         <v>1</v>
       </c>
       <c r="G38" t="n">
-        <v>3000</v>
+        <v>4000</v>
       </c>
       <c r="H38" t="n">
-        <v>1920</v>
+        <v>0</v>
       </c>
       <c r="I38" t="n">
-        <v>4920</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>IC2025/266982</t>
+          <t>IC2026/047503</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>MUSTAFA ÇOPUR KARŞIYAKA REV</t>
+          <t>EMRAH UZUN AYDOĞAN D8 TADİLAT</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>KARŞIYAKA MAH. AŞİYAN NO:54/3 SİVAS/SİVAS</t>
+          <t>AYDOĞAN MAH. 4 SOK. NO:1 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>16.12.2025</t>
+          <t>27.02.2026</t>
         </is>
       </c>
       <c r="F39" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G39" t="n">
-        <v>0</v>
+        <v>4000</v>
       </c>
       <c r="H39" t="n">
-        <v>2751</v>
+        <v>0</v>
       </c>
       <c r="I39" t="n">
-        <v>2751</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>IC2025/265055</t>
+          <t>IC2026/046216</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>BİRSEN NALBANT ESENYURT</t>
+          <t>SİVAS KÖY TERMİNALİ DÜK</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>ESENYURT MAH. VİLLA 3 SOK. NO:12 SİVAS/SİVAS</t>
+          <t>YENİŞEHİR MAH. KAYSERİ CAD. NO:15/2 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>15.12.2025</t>
+          <t>25.02.2026</t>
         </is>
       </c>
       <c r="F40" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G40" t="n">
-        <v>6000</v>
+        <v>4000</v>
       </c>
       <c r="H40" t="n">
-        <v>0</v>
+        <v>3726</v>
       </c>
       <c r="I40" t="n">
-        <v>6000</v>
+        <v>7726</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>IC2025/263012</t>
+          <t>KZ2026/044838</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>BURHAN ÇAVDAR DİRİLİŞ D2 CİHAZ</t>
+          <t>SİVAS KÖY TERMİNALİ KOLON KAZAN REV1</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>DİRİLİŞ MAH. ŞEHİT KENAN ARDIÇ CAD. NO:20 SİVAS/SİVAS</t>
+          <t>YENİŞEHİR MAH. KAYSERİ CAD. NO:15/2 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>12.12.2025</t>
+          <t>24.02.2026</t>
         </is>
       </c>
       <c r="F41" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G41" t="n">
-        <v>3000</v>
+        <v>8000</v>
       </c>
       <c r="H41" t="n">
-        <v>1375.5</v>
+        <v>2484</v>
       </c>
       <c r="I41" t="n">
-        <v>4375.5</v>
+        <v>10484</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>IC2025/261667</t>
+          <t>IC2026/044345</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>LOFT BAĞDAT SİTESİ KARDEŞLER D1-D11-D24 REV</t>
+          <t>VATAN YAPI 2. ETAP  EĞRİ KÖPRÜ D7 REV</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>KARDEŞLER MAH. 77 NO:18 SİVAS/SİVAS</t>
+          <t>EĞRİKÖPRÜ MAH. 121 NO:8 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>11.12.2025</t>
+          <t>24.02.2026</t>
         </is>
       </c>
       <c r="F42" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G42" t="n">
-        <v>6000</v>
+        <v>4000</v>
       </c>
       <c r="H42" t="n">
         <v>0</v>
       </c>
       <c r="I42" t="n">
-        <v>6000</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>KL2025/251527</t>
+          <t>IC2026/040989</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>ABDUSSAMET KAHYA AFYON SOK</t>
+          <t>ZEKİ YAVUZ  ŞEYHŞAMİL D2 REV</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>SULARBAŞI MAH. BELEDİYE SOK. NO:7 SİVAS/SİVAS</t>
+          <t>ŞEYH ŞAMİL MAH. 96 SOK. NO:16 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>04.12.2025</t>
+          <t>18.02.2026</t>
         </is>
       </c>
       <c r="F43" t="n">
         <v>1</v>
       </c>
       <c r="G43" t="n">
-        <v>3000</v>
+        <v>4000</v>
       </c>
       <c r="H43" t="n">
-        <v>415.5</v>
+        <v>0</v>
       </c>
       <c r="I43" t="n">
-        <v>3415.5</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>IC2025/248101</t>
+          <t>IC2026/044946</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>HAMİT ARSLAN YAHYABEY</t>
+          <t>ÇITIR SİMİT FIRINI  KOLON DÜK2 YİĞİTLER TADİLAT</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>YAHYABEY MAH. HACI AVNI BEY SOK. NO:1 SİVAS/SİVAS</t>
+          <t>YİĞİTLER MAH. KAZANCILAR CAD. NO:4 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>02.12.2025</t>
+          <t>18.02.2026</t>
         </is>
       </c>
       <c r="F44" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="G44" t="n">
-        <v>12000</v>
+        <v>10000</v>
       </c>
       <c r="H44" t="n">
-        <v>0</v>
+        <v>7452</v>
       </c>
       <c r="I44" t="n">
-        <v>12000</v>
+        <v>17452</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>IC2025/247535</t>
+          <t>IC2026/040739</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>ENGİN ŞAHİN RİSO TAVUKÇULUK YENİŞEHİR TADİLAT</t>
+          <t>SİVAS KÖY TERMİNALİ DÜK</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>YENİŞEHİR MAH. DR.RAHMİ KARAHASANOĞLU NO:3/1A SİVAS/SİVAS</t>
+          <t>YENİŞEHİR mh. 9 sk. No:6/A MERKEZ/SİVAS</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>02.12.2025</t>
+          <t>18.02.2026</t>
         </is>
       </c>
       <c r="F45" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G45" t="n">
-        <v>10000</v>
+        <v>4000</v>
       </c>
       <c r="H45" t="n">
-        <v>415.5</v>
+        <v>0</v>
       </c>
       <c r="I45" t="n">
-        <v>10415.5</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>IC2025/246569</t>
+          <t>IC2026/033301</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>KAYKAÇ MAKİNE OSB</t>
+          <t>TURAN KOÇAK ALTUNTABAK DÜK1 TADİLAT</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>DOĞANCA MAH. 10 NO:15 SİVAS/SİVAS</t>
+          <t>ALTUNTABAK MAH. DÖRT EYLÜL CAD. NO:3 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>01.12.2025</t>
+          <t>09.02.2026</t>
         </is>
       </c>
       <c r="F46" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G46" t="n">
-        <v>6000</v>
+        <v>4000</v>
       </c>
       <c r="H46" t="n">
-        <v>0</v>
+        <v>1242</v>
       </c>
       <c r="I46" t="n">
-        <v>6000</v>
+        <v>5242</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>IC2025/246546</t>
+          <t>IC2026/033523</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>LOFT BAĞDAT SİTESİ KARDEŞLER D16 REV</t>
+          <t>SEFA KOÇAKS YENİŞEHİR DK1 TADİLAT</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>KARDEŞLER MAH. 77 NO:18 SİVAS/SİVAS</t>
+          <t>YENİŞEHİR MAH. KARDEŞLER CAD. NO:2/3 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>01.12.2025</t>
+          <t>06.02.2026</t>
         </is>
       </c>
       <c r="F47" t="n">
         <v>1</v>
       </c>
       <c r="G47" t="n">
-        <v>3000</v>
+        <v>10000</v>
       </c>
       <c r="H47" t="n">
         <v>0</v>
       </c>
       <c r="I47" t="n">
-        <v>3000</v>
+        <v>10000</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>IC2025/241189</t>
+          <t>IC2026/026479</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>VATAN YAPI 2. ETAP EĞRİ KÖPRÜ D11-D20 REV</t>
+          <t>VATAN YAPI EĞRİ KÖPRÜ 2. ETAP D23 REV</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>EĞRİKÖPRÜ MAH. 121 NO:8 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>27.11.2025</t>
+          <t>02.02.2026</t>
         </is>
       </c>
       <c r="F48" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G48" t="n">
-        <v>6000</v>
+        <v>4000</v>
       </c>
       <c r="H48" t="n">
-        <v>0</v>
+        <v>1242</v>
       </c>
       <c r="I48" t="n">
-        <v>6000</v>
+        <v>5242</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>IC2025/237568</t>
+          <t>KZ2026/022419</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>LOFT BAĞDAT SİTESİ KARDEŞLER D15 REV</t>
+          <t>SİVAS İLÇE TERMİNALİ KAZAN</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>KARDEŞLER MAH. 77 NO:18 SİVAS/SİVAS</t>
+          <t>YENİŞEHİR MAH. 9 NO:6/A SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>25.11.2025</t>
+          <t>27.01.2026</t>
         </is>
       </c>
       <c r="F49" t="n">
         <v>1</v>
       </c>
       <c r="G49" t="n">
-        <v>3000</v>
+        <v>6000</v>
       </c>
       <c r="H49" t="n">
-        <v>0</v>
+        <v>2484</v>
       </c>
       <c r="I49" t="n">
-        <v>3000</v>
+        <v>8484</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>IC2025/235978</t>
+          <t>IC2026/022321</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>AKİF DAĞDEVİREN KARŞIYAKA REV</t>
+          <t>LOFT BAĞDAT SİTESİ KARDEŞLER D4</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>KARŞIYAKA MAH. AŞİYAN NO:54/7 SİVAS/SİVAS</t>
+          <t>KARDEŞLER MAH. 77 NO:18 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>24.11.2025</t>
+          <t>27.01.2026</t>
         </is>
       </c>
       <c r="F50" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G50" t="n">
-        <v>0</v>
+        <v>4000</v>
       </c>
       <c r="H50" t="n">
-        <v>831</v>
+        <v>1242</v>
       </c>
       <c r="I50" t="n">
-        <v>831</v>
+        <v>5242</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>IC2025/236064</t>
+          <t>IC2026/014465</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>SİVAS BELEDİYESİ ŞEYHŞAMİL TENİS KORTU</t>
+          <t>HATİCE KARAÇAM AYDOĞAN D22</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>ŞEYH ŞAMİL MAH. M FEYZULLAH MORAL NO:1/6 SİVAS/SİVAS</t>
+          <t>AYDOĞAN MAH. ŞEHİT METİN CAD. NO:5 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>24.11.2025</t>
+          <t>19.01.2026</t>
         </is>
       </c>
       <c r="F51" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G51" t="n">
-        <v>10000</v>
+        <v>4000</v>
       </c>
       <c r="H51" t="n">
-        <v>2395.5</v>
+        <v>0</v>
       </c>
       <c r="I51" t="n">
-        <v>12395.5</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>IC2025/233629</t>
+          <t>IC2026/012663</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>ÖMER KURT ESENYURT B BLOK</t>
+          <t>YUSUF CANPOLAT GÜLTEPE DÜK1 REV</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>ESENYURT MAH. 67. NO:9/1 SİVAS/SİVAS</t>
+          <t>GÜLTEPE MAH. İMREN SOK. NO:3H SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>21.11.2025</t>
+          <t>16.01.2026</t>
         </is>
       </c>
       <c r="F52" t="n">
         <v>2</v>
       </c>
       <c r="G52" t="n">
-        <v>6000</v>
+        <v>0</v>
       </c>
       <c r="H52" t="n">
-        <v>0</v>
+        <v>2484</v>
       </c>
       <c r="I52" t="n">
-        <v>6000</v>
+        <v>2484</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>IC2025/233654</t>
+          <t>IC2026/011351</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>BELİNAY SİTESİ ŞEYHŞAMİL YAKUP ÇIDIK DÜK1 REV</t>
+          <t>ALİ GÜZEL DİRİLİŞ D9 TADİLAT</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>ŞEYH ŞAMİL MAH. NECMETTİN ERBAKAN NO:54 SİVAS/SİVAS</t>
+          <t>DİRİLİŞ MAH. 22 SOK. NO:2 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>21.11.2025</t>
+          <t>15.01.2026</t>
         </is>
       </c>
       <c r="F53" t="n">
         <v>1</v>
       </c>
       <c r="G53" t="n">
-        <v>3000</v>
+        <v>4000</v>
       </c>
       <c r="H53" t="n">
-        <v>415.5</v>
+        <v>0</v>
       </c>
       <c r="I53" t="n">
-        <v>3415.5</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>IC2025/233620</t>
+          <t>IC2026/007832</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>ÖMER KURT ESENYURT A BLOK</t>
+          <t>NAZIM SEYFİK EMEK D3 TADİLAT</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>ESENYURT MAH. 67. NO:9 SİVAS/SİVAS</t>
+          <t>EMEK MAH. HEKİM SOK. NO:8 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>21.11.2025</t>
+          <t>12.01.2026</t>
         </is>
       </c>
       <c r="F54" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G54" t="n">
-        <v>6000</v>
+        <v>4000</v>
       </c>
       <c r="H54" t="n">
         <v>0</v>
       </c>
       <c r="I54" t="n">
-        <v>6000</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>IC2025/232560</t>
+          <t>IC2026/007120</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>SARMAŞIK SİTESİ YEŞİLYURT ÖZBELSAN D9 REV</t>
+          <t>BİRSEN NALBANT ESENYURT REV</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>YEŞİLYURT MAH. ÇİFTLİK CAD. NO:43 SİVAS/SİVAS</t>
+          <t>ESENYURT MAH. VİLLA 3 SOK. NO:12 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>20.11.2025</t>
+          <t>10.01.2026</t>
         </is>
       </c>
       <c r="F55" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G55" t="n">
-        <v>3000</v>
+        <v>0</v>
       </c>
       <c r="H55" t="n">
-        <v>831</v>
+        <v>7452</v>
       </c>
       <c r="I55" t="n">
-        <v>3831</v>
+        <v>7452</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>IC2025/232500</t>
+          <t>IC2026/005483</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>SELCAN BOYRAZ ALTUNTABAK D3</t>
+          <t>ŞAHİN PASTANESİ BAĞDAT DÜK1 TADİLAT</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>ALTUNTABAK MAH. 14 SOK. NO:18 SİVAS/SİVAS</t>
+          <t>KARDEŞLER MAH. 35 SOK. NO:2A SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>20.11.2025</t>
+          <t>09.01.2026</t>
         </is>
       </c>
       <c r="F56" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G56" t="n">
-        <v>3000</v>
+        <v>14000</v>
       </c>
       <c r="H56" t="n">
-        <v>415.5</v>
+        <v>0</v>
       </c>
       <c r="I56" t="n">
-        <v>3415.5</v>
+        <v>14000</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>IC2025/233593</t>
+          <t>IC2026/004087</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>VATAN YAPI 2. ETAP EĞRİKÖPRÜ D6-D7 REV</t>
+          <t>MUKADDER BAHÇİVAN KARŞIYAKA</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>EĞRİKÖPRÜ MAH. 121 NO:8 SİVAS/SİVAS</t>
+          <t>KARŞIYAKA MAH. 89 SOK. NO:4 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>20.11.2025</t>
+          <t>08.01.2026</t>
         </is>
       </c>
       <c r="F57" t="n">
         <v>2</v>
       </c>
       <c r="G57" t="n">
-        <v>6000</v>
+        <v>8000</v>
       </c>
       <c r="H57" t="n">
-        <v>1375.5</v>
+        <v>0</v>
       </c>
       <c r="I57" t="n">
-        <v>7375.5</v>
+        <v>8000</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>IC2025/231679</t>
+          <t>IC2026/005441</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>AYŞE ÇINGI EMEK D9 TADİLAT</t>
+          <t>SEFA AKÇA ESENTEPE D3 TADİLAT</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>EMEK MAH. ZAFER CAD. NO:21 SİVAS/SİVAS</t>
+          <t>ESENTEPE MAH. TUĞRA SOK. NO:55 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>19.11.2025</t>
+          <t>08.01.2026</t>
         </is>
       </c>
       <c r="F58" t="n">
         <v>1</v>
       </c>
       <c r="G58" t="n">
-        <v>3000</v>
+        <v>4000</v>
       </c>
       <c r="H58" t="n">
-        <v>415.5</v>
+        <v>1242</v>
       </c>
       <c r="I58" t="n">
-        <v>3415.5</v>
+        <v>5242</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>KL2025/231531</t>
+          <t>IC2026/002540</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>AYDIN AKPOLAT YEŞİLYURT KOLON</t>
+          <t>AHMET HOŞAF TUZLUGÖL D2</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>YEŞİLYURT MAH. 3 SOK. NO:6B SİVAS/SİVAS</t>
+          <t>TUZLUGÖL MAH. 18 SOK. NO:2 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>19.11.2025</t>
+          <t>07.01.2026</t>
         </is>
       </c>
       <c r="F59" t="n">
         <v>1</v>
       </c>
       <c r="G59" t="n">
-        <v>3000</v>
+        <v>4000</v>
       </c>
       <c r="H59" t="n">
-        <v>415.5</v>
+        <v>0</v>
       </c>
       <c r="I59" t="n">
-        <v>3415.5</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>IC2025/229893</t>
+          <t>IC2026/001691</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>MUTEBER BULUT DİRİŞİLİŞ D10 CİHAZ</t>
+          <t>OLCAY KUL YENİMAH D7</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>DİRİLİŞ MAH. 25 SOK. NO:6/B SİVAS/SİVAS</t>
+          <t>YENİ MAH. BATTAL GAZİ CAD. NO:20 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>17.11.2025</t>
+          <t>06.01.2026</t>
         </is>
       </c>
       <c r="F60" t="n">
         <v>1</v>
       </c>
       <c r="G60" t="n">
-        <v>3000</v>
+        <v>4000</v>
       </c>
       <c r="H60" t="n">
-        <v>0</v>
+        <v>1242</v>
       </c>
       <c r="I60" t="n">
-        <v>3000</v>
+        <v>5242</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>IC2025/229606</t>
+          <t>IC2026/000810</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>MUHAMMED KAYNAR PLAY STATİON TADİLAT</t>
+          <t>MEHMET KONAK TOKİ GB09 BLOK D9</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>YENİŞEHİR MAH. ÜSTAD  SOK. NO:2/5 SİVAS/SİVAS</t>
+          <t>DANİŞMENTGAZİ MAH. 34 SOK. NO:1/1 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>17.11.2025</t>
+          <t>06.01.2026</t>
         </is>
       </c>
       <c r="F61" t="n">
         <v>1</v>
       </c>
       <c r="G61" t="n">
-        <v>3000</v>
+        <v>4000</v>
       </c>
       <c r="H61" t="n">
-        <v>0</v>
+        <v>2484</v>
       </c>
       <c r="I61" t="n">
-        <v>3000</v>
+        <v>6484</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>IC2025/212738</t>
+          <t>IC2026/001139</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>ZEYNEP TOK KÜMBET D1 CİHAZ</t>
+          <t>MEDİNE FIRAT TUZLUGÖL D8</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>KÜMBET MAH. 22 SOK. NO:13 SİVAS/SİVAS</t>
+          <t>TUZLUGÖL MAH. 2 SOK. NO:12/1 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>31.10.2025</t>
+          <t>06.01.2026</t>
         </is>
       </c>
       <c r="F62" t="n">
         <v>1</v>
       </c>
       <c r="G62" t="n">
-        <v>3000</v>
+        <v>4000</v>
       </c>
       <c r="H62" t="n">
-        <v>0</v>
+        <v>2484</v>
       </c>
       <c r="I62" t="n">
-        <v>3000</v>
+        <v>6484</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>IC2025/212544</t>
+          <t>IC2025/285468</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>UMUT SEMİH YILDIZ KARŞIYAKA</t>
+          <t>KURUÇAY DİAMOND BAHÇE SİTESİ B BLOK 12D GÖKÇEBOSTAN</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>KARŞIYAKA MAH. 145 NO:17 SİVAS/SİVAS</t>
+          <t>GÖKÇEBOSTAN MAH. 9 SOK. NO:1 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>31.10.2025</t>
+          <t>29.12.2025</t>
         </is>
       </c>
       <c r="F63" t="n">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="G63" t="n">
-        <v>6000</v>
+        <v>48000</v>
       </c>
       <c r="H63" t="n">
-        <v>831</v>
+        <v>0</v>
       </c>
       <c r="I63" t="n">
-        <v>6831</v>
+        <v>48000</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>IC2025/235878</t>
+          <t>IC2025/284977</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>NEŞVE KAFE TADİLAT</t>
+          <t>YUSUF CANPOLAT GÜLTEPE DÜK1</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>YENİŞEHİR MAH. 173 SOK. NO:47I SİVAS/SİVAS</t>
+          <t>GÜLTEPE MAH. İMREN SOK. NO:3H SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>30.10.2025</t>
+          <t>29.12.2025</t>
         </is>
       </c>
       <c r="F64" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G64" t="n">
         <v>10000</v>
       </c>
       <c r="H64" t="n">
-        <v>778.5</v>
+        <v>0</v>
       </c>
       <c r="I64" t="n">
-        <v>10778.5</v>
+        <v>10000</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>IC2025/206861</t>
+          <t>IC2025/284675</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>SİVAS SAKARYA ORMAN ÜRÜN SELÇUKLU D7</t>
+          <t>ÖMER AKIN KILAVUZ D9</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>SELÇUKLU MAH. SANCAK SOK. NO:33 SİVAS/SİVAS</t>
+          <t>KILAVUZ MAH. VALİDE SOK. NO:17 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>27.10.2025</t>
+          <t>27.12.2025</t>
         </is>
       </c>
       <c r="F65" t="n">
         <v>1</v>
       </c>
       <c r="G65" t="n">
-        <v>3000</v>
+        <v>4000</v>
       </c>
       <c r="H65" t="n">
         <v>0</v>
       </c>
       <c r="I65" t="n">
-        <v>3000</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>IC2025/205712</t>
+          <t>IC2025/284762</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>MUAMMER DEDE KARŞIYAKA D1 REV</t>
+          <t>MUSTAFA ÇOPUR İHLAS PAZARLAMA TADİLAT</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>KARŞIYAKA MAH. ŞİMŞEK SOK. NO:14 SİVAS/SİVAS</t>
+          <t>YAHYABEY MAH. YAHYA BEY CAD. NO:27 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>27.10.2025</t>
+          <t>27.12.2025</t>
         </is>
       </c>
       <c r="F66" t="n">
         <v>1</v>
       </c>
       <c r="G66" t="n">
         <v>3000</v>
       </c>
       <c r="H66" t="n">
         <v>0</v>
       </c>
       <c r="I66" t="n">
         <v>3000</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>IC2025/193294</t>
+          <t>IC2025/281885</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>MUSTAFA DARICI DİRİLİŞ D9</t>
+          <t>KAYKAÇ MAKİNE OSB REV</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>DİRİLİŞ MAH. 72 NO:2 SİVAS/SİVAS</t>
+          <t>DOĞANCA MAH. 10 NO:15 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>16.10.2025</t>
+          <t>26.12.2025</t>
         </is>
       </c>
       <c r="F67" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G67" t="n">
-        <v>3000</v>
+        <v>6000</v>
       </c>
       <c r="H67" t="n">
         <v>0</v>
       </c>
       <c r="I67" t="n">
-        <v>3000</v>
+        <v>6000</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>IC2025/185841</t>
+          <t>IC2025/277001</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>MUSTAFA ERSOY VATANYAPI D1 REV</t>
+          <t>VATAN YAPI EĞRİ KÖPRÜ 2. ETAP D10 REV</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>EĞRİKÖPRÜ MAH. 107 NO:9 SİVAS/SİVAS</t>
+          <t>EĞRİKÖPRÜ MAH. 121 NO:8 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>10.10.2025</t>
+          <t>23.12.2025</t>
         </is>
       </c>
       <c r="F68" t="n">
         <v>1</v>
       </c>
       <c r="G68" t="n">
-        <v>0</v>
+        <v>3000</v>
       </c>
       <c r="H68" t="n">
         <v>0</v>
       </c>
       <c r="I68" t="n">
-        <v>0</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>IC2025/184650</t>
+          <t>IC2025/274111</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>EMRULLAH KARAHAN REV1</t>
+          <t>YAVUZ ŞEKER A BLOK REV</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>KARŞIYAKA MAH. 155 NO:54/12 SİVAS/SİVAS</t>
+          <t>ESENYURT MAH. VİLLA 1 NO:25/1 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>09.10.2025</t>
+          <t>22.12.2025</t>
         </is>
       </c>
       <c r="F69" t="n">
         <v>2</v>
       </c>
       <c r="G69" t="n">
-        <v>0</v>
+        <v>6000</v>
       </c>
       <c r="H69" t="n">
-        <v>1662</v>
+        <v>4968</v>
       </c>
       <c r="I69" t="n">
-        <v>1662</v>
+        <v>10968</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>IC2025/181135</t>
+          <t>IC2025/267038</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>MUSTAFA ÇOPUR KARŞIYAKA</t>
+          <t>LOFT BAĞDAT SİTESİ KARDEŞLER D29</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>KARŞIYAKA MAH. AŞİYAN NO:54/3 SİVAS/SİVAS</t>
+          <t>KARDEŞLER MAH. 77 NO:18 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>07.10.2025</t>
+          <t>16.12.2025</t>
         </is>
       </c>
       <c r="F70" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G70" t="n">
         <v>3000</v>
       </c>
       <c r="H70" t="n">
-        <v>0</v>
+        <v>2484</v>
       </c>
       <c r="I70" t="n">
-        <v>3000</v>
+        <v>5484</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>IC2025/181137</t>
+          <t>IC2025/266982</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>AKİF DAĞDEVİREN KARŞIYAKA</t>
+          <t>MUSTAFA ÇOPUR KARŞIYAKA REV</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>KARŞIYAKA MAH. AŞİYAN NO:54/7 SİVAS/SİVAS</t>
+          <t>KARŞIYAKA MAH. AŞİYAN NO:54/3 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>07.10.2025</t>
+          <t>16.12.2025</t>
         </is>
       </c>
       <c r="F71" t="n">
         <v>2</v>
       </c>
       <c r="G71" t="n">
-        <v>6000</v>
+        <v>0</v>
       </c>
       <c r="H71" t="n">
-        <v>0</v>
+        <v>3879</v>
       </c>
       <c r="I71" t="n">
-        <v>6000</v>
+        <v>3879</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>IC2025/181128</t>
+          <t>IC2025/265055</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>MUSTAFA YERLİKAYA TUZLUGÖL D22 REV2</t>
+          <t>BİRSEN NALBANT ESENYURT</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>TUZLUGÖL MAH. 55 SOK. NO:6 SİVAS/SİVAS</t>
+          <t>ESENYURT MAH. VİLLA 3 SOK. NO:12 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>07.10.2025</t>
+          <t>15.12.2025</t>
         </is>
       </c>
       <c r="F72" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G72" t="n">
-        <v>3000</v>
+        <v>6000</v>
       </c>
       <c r="H72" t="n">
         <v>0</v>
       </c>
       <c r="I72" t="n">
-        <v>3000</v>
+        <v>6000</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>KZ2025/180755</t>
+          <t>IC2025/263012</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>VATAN YAPI EĞRİKÖPRÜ 2. ETAP REV</t>
+          <t>BURHAN ÇAVDAR DİRİLİŞ D2 CİHAZ</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>EĞRİKÖPRÜ MAH. 121 NO:8 SİVAS/SİVAS</t>
+          <t>DİRİLİŞ MAH. ŞEHİT KENAN ARDIÇ CAD. NO:20 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>06.10.2025</t>
+          <t>12.12.2025</t>
         </is>
       </c>
       <c r="F73" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G73" t="n">
-        <v>0</v>
+        <v>3000</v>
       </c>
       <c r="H73" t="n">
-        <v>4404</v>
+        <v>1939.5</v>
       </c>
       <c r="I73" t="n">
-        <v>4404</v>
+        <v>4939.5</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>IC2025/180458</t>
+          <t>IC2025/261667</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>BEKİR DAŞ YÜCEYURT D9</t>
+          <t>LOFT BAĞDAT SİTESİ KARDEŞLER D1-D11-D24 REV</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>YÜCEYURT MAH. ŞEHİT AKGÜN SEZGİNER CAD. NO:91 SİVAS/SİVAS</t>
+          <t>KARDEŞLER MAH. 77 NO:18 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>05.10.2025</t>
+          <t>11.12.2025</t>
         </is>
       </c>
       <c r="F74" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G74" t="n">
-        <v>3000</v>
+        <v>6000</v>
       </c>
       <c r="H74" t="n">
         <v>0</v>
       </c>
       <c r="I74" t="n">
-        <v>3000</v>
+        <v>6000</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>IC2025/180464</t>
+          <t>KL2025/251527</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>NECMİ DÜZARDIÇ KARŞIYAKA</t>
+          <t>ABDUSSAMET KAHYA AFYON SOK</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>KARŞIYAKA MAH. 123 SOK. NO:1 SİVAS/SİVAS</t>
+          <t>SULARBAŞI MAH. BELEDİYE SOK. NO:7 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>05.10.2025</t>
+          <t>04.12.2025</t>
         </is>
       </c>
       <c r="F75" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G75" t="n">
         <v>3000</v>
       </c>
       <c r="H75" t="n">
-        <v>0</v>
+        <v>697.5</v>
       </c>
       <c r="I75" t="n">
-        <v>3000</v>
+        <v>3697.5</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>IC2025/172740</t>
+          <t>IC2025/248101</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>EMİN ÇİFTÇİ TOKİ C1-7 BLOK D10 REV</t>
+          <t>HAMİT ARSLAN YAHYABEY</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>DANİŞMENTGAZİ MAH. 17 SOK. NO:12/8 SİVAS/SİVAS</t>
+          <t>YAHYABEY MAH. HACI AVNI BEY SOK. NO:1 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>29.09.2025</t>
+          <t>02.12.2025</t>
         </is>
       </c>
       <c r="F76" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G76" t="n">
-        <v>3000</v>
+        <v>12000</v>
       </c>
       <c r="H76" t="n">
         <v>0</v>
       </c>
       <c r="I76" t="n">
-        <v>3000</v>
+        <v>12000</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>IC2025/170744</t>
+          <t>IC2025/247535</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>VEFA KONUTLARI E BLOK D35 TADİLAT</t>
+          <t>ENGİN ŞAHİN RİSO TAVUKÇULUK YENİŞEHİR TADİLAT</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>AHMET TURANGAZİ MAH. SEHERYELİ CAD. NO:30E SİVAS/SİVAS</t>
+          <t>YENİŞEHİR MAH. DR.RAHMİ KARAHASANOĞLU NO:3/1A SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>26.09.2025</t>
+          <t>02.12.2025</t>
         </is>
       </c>
       <c r="F77" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G77" t="n">
-        <v>3000</v>
+        <v>10000</v>
       </c>
       <c r="H77" t="n">
-        <v>415.5</v>
+        <v>697.5</v>
       </c>
       <c r="I77" t="n">
-        <v>3415.5</v>
+        <v>10697.5</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>IC2025/167830</t>
+          <t>IC2025/246569</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>MUSTAFA YERLİKAYA TUZLUGÖL D22 REV</t>
+          <t>KAYKAÇ MAKİNE OSB</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>TUZLUGÖL MAH. 55 SOK. NO:6 SİVAS/SİVAS</t>
+          <t>DOĞANCA MAH. 10 NO:15 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>24.09.2025</t>
+          <t>01.12.2025</t>
         </is>
       </c>
       <c r="F78" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G78" t="n">
-        <v>3000</v>
+        <v>6000</v>
       </c>
       <c r="H78" t="n">
         <v>0</v>
       </c>
       <c r="I78" t="n">
-        <v>3000</v>
+        <v>6000</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>IC2025/167249</t>
+          <t>IC2025/246546</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>AHMET TURAN TEMİZ ESENYURT 25</t>
+          <t>LOFT BAĞDAT SİTESİ KARDEŞLER D16 REV</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>ESENYURT MAH. 74 NO:25 SİVAS/SİVAS</t>
+          <t>KARDEŞLER MAH. 77 NO:18 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>23.09.2025</t>
+          <t>01.12.2025</t>
         </is>
       </c>
       <c r="F79" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G79" t="n">
-        <v>6000</v>
+        <v>3000</v>
       </c>
       <c r="H79" t="n">
         <v>0</v>
       </c>
       <c r="I79" t="n">
-        <v>6000</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>IC2025/162416</t>
+          <t>IC2025/241189</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>CENTRAL KAFE TADİLAT REV</t>
+          <t>VATAN YAPI 2. ETAP EĞRİ KÖPRÜ D11-D20 REV</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>YENİŞEHİR MAH. 175 SOK. NO:79A SİVAS/SİVAS</t>
+          <t>EĞRİKÖPRÜ MAH. 121 NO:8 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>18.09.2025</t>
+          <t>27.11.2025</t>
         </is>
       </c>
       <c r="F80" t="n">
         <v>2</v>
       </c>
       <c r="G80" t="n">
-        <v>0</v>
+        <v>6000</v>
       </c>
       <c r="H80" t="n">
-        <v>1194</v>
+        <v>0</v>
       </c>
       <c r="I80" t="n">
-        <v>1194</v>
+        <v>6000</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>IC2025/162325</t>
+          <t>IC2025/237568</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>YUSUF AĞDAŞ  ESENYURT</t>
+          <t>LOFT BAĞDAT SİTESİ KARDEŞLER D15 REV</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>ESENYURT MAH. 84 NO:3 SİVAS/SİVAS</t>
+          <t>KARDEŞLER MAH. 77 NO:18 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>18.09.2025</t>
+          <t>25.11.2025</t>
         </is>
       </c>
       <c r="F81" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G81" t="n">
-        <v>6000</v>
+        <v>3000</v>
       </c>
       <c r="H81" t="n">
         <v>0</v>
       </c>
       <c r="I81" t="n">
-        <v>6000</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>IC2025/162124</t>
+          <t>IC2025/235978</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>AHMET TURAN TEMİZ ESENYURT 3/1</t>
+          <t>AKİF DAĞDEVİREN KARŞIYAKA REV</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>ESENYURT MAH. 84 NO:3/1 SİVAS/SİVAS</t>
+          <t>KARŞIYAKA MAH. AŞİYAN NO:54/7 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>18.09.2025</t>
+          <t>24.11.2025</t>
         </is>
       </c>
       <c r="F82" t="n">
         <v>2</v>
       </c>
       <c r="G82" t="n">
-        <v>6000</v>
+        <v>0</v>
       </c>
       <c r="H82" t="n">
-        <v>0</v>
+        <v>1395</v>
       </c>
       <c r="I82" t="n">
-        <v>6000</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>IC2025/157256</t>
+          <t>IC2025/236064</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>HAKAN KAYA KILAVUZ D4 REV</t>
+          <t>SİVAS BELEDİYESİ ŞEYHŞAMİL TENİS KORTU</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>KILAVUZ MAH. ŞEHİT BAHADDİN ERTURHAN NO:45 SİVAS/SİVAS</t>
+          <t>ŞEYH ŞAMİL MAH. M FEYZULLAH MORAL NO:1/6 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>12.09.2025</t>
+          <t>24.11.2025</t>
         </is>
       </c>
       <c r="F83" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G83" t="n">
-        <v>3000</v>
+        <v>10000</v>
       </c>
       <c r="H83" t="n">
-        <v>0</v>
+        <v>2959.5</v>
       </c>
       <c r="I83" t="n">
-        <v>3000</v>
+        <v>12959.5</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>IC2025/155348</t>
+          <t>IC2025/233629</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>FATMA ÇELİK İSTİKLAL D18</t>
+          <t>ÖMER KURT ESENYURT B BLOK</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>İSTİKLAL MAH. 35 SOK. NO:58 SİVAS/SİVAS</t>
+          <t>ESENYURT MAH. 67. NO:9/1 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>11.09.2025</t>
+          <t>21.11.2025</t>
         </is>
       </c>
       <c r="F84" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G84" t="n">
-        <v>3000</v>
+        <v>6000</v>
       </c>
       <c r="H84" t="n">
-        <v>415.5</v>
+        <v>0</v>
       </c>
       <c r="I84" t="n">
-        <v>3415.5</v>
+        <v>6000</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>IC2025/152474</t>
+          <t>IC2025/233654</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>NECMETTİN DEMİR YÜCEYURT D4 TADİLAT</t>
+          <t>BELİNAY SİTESİ ŞEYHŞAMİL YAKUP ÇIDIK DÜK1 REV</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>YÜCEYURT MAH. 20 SOK. NO:2 SİVAS/SİVAS</t>
+          <t>ŞEYH ŞAMİL MAH. NECMETTİN ERBAKAN NO:54 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>08.09.2025</t>
+          <t>21.11.2025</t>
         </is>
       </c>
       <c r="F85" t="n">
         <v>1</v>
       </c>
       <c r="G85" t="n">
         <v>3000</v>
       </c>
       <c r="H85" t="n">
-        <v>0</v>
+        <v>697.5</v>
       </c>
       <c r="I85" t="n">
-        <v>3000</v>
+        <v>3697.5</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>IC2025/152296</t>
+          <t>IC2025/233620</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>EROL DENİZ TOKİ D16 TADİLAT</t>
+          <t>ÖMER KURT ESENYURT A BLOK</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>DANİŞMENTGAZİ MAH. 34 SOK. NO:1/4 SİVAS/SİVAS</t>
+          <t>ESENYURT MAH. 67. NO:9 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>08.09.2025</t>
+          <t>21.11.2025</t>
         </is>
       </c>
       <c r="F86" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G86" t="n">
-        <v>3000</v>
+        <v>6000</v>
       </c>
       <c r="H86" t="n">
-        <v>415.5</v>
+        <v>0</v>
       </c>
       <c r="I86" t="n">
-        <v>3415.5</v>
+        <v>6000</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>IC2025/149765</t>
+          <t>IC2025/232560</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>AHMET ERDOĞAN ESENYURT REV</t>
+          <t>SARMAŞIK SİTESİ YEŞİLYURT ÖZBELSAN D9 REV</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>ESENYURT MAH. ESENYURT CAD. NO:109 SİVAS/SİVAS</t>
+          <t>YEŞİLYURT MAH. ÇİFTLİK CAD. NO:43 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>04.09.2025</t>
+          <t>20.11.2025</t>
         </is>
       </c>
       <c r="F87" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G87" t="n">
-        <v>6000</v>
+        <v>3000</v>
       </c>
       <c r="H87" t="n">
-        <v>0</v>
+        <v>1395</v>
       </c>
       <c r="I87" t="n">
-        <v>6000</v>
+        <v>4395</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>IC2025/161960</t>
+          <t>IC2025/232500</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>SİVAS YUMURTATEPE BAHÇESİ RESTORAN</t>
+          <t>SELCAN BOYRAZ ALTUNTABAK D3</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>EMEK MAH. AŞIK YUNUS SOK. NO:28 SİVAS/SİVAS</t>
+          <t>ALTUNTABAK MAH. 14 SOK. NO:18 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>04.09.2025</t>
+          <t>20.11.2025</t>
         </is>
       </c>
       <c r="F88" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G88" t="n">
-        <v>10000</v>
+        <v>3000</v>
       </c>
       <c r="H88" t="n">
-        <v>2388</v>
+        <v>697.5</v>
       </c>
       <c r="I88" t="n">
-        <v>12388</v>
+        <v>3697.5</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>IC2025/149335</t>
+          <t>IC2025/233593</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>DİLEK PAK YÜCEYURT D46</t>
+          <t>VATAN YAPI 2. ETAP EĞRİKÖPRÜ D6-D7 REV</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>YÜCEYURT MAH. ŞEHİT AKGÜN SEZGİNER CAD. NO:91 SİVAS/SİVAS</t>
+          <t>EĞRİKÖPRÜ MAH. 121 NO:8 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>04.09.2025</t>
+          <t>20.11.2025</t>
         </is>
       </c>
       <c r="F89" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G89" t="n">
-        <v>3000</v>
+        <v>6000</v>
       </c>
       <c r="H89" t="n">
-        <v>0</v>
+        <v>1939.5</v>
       </c>
       <c r="I89" t="n">
-        <v>3000</v>
+        <v>7939.5</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>KL2025/146619</t>
+          <t>IC2025/231679</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>MURAT KOZAN KARŞIYAKA KOLON REV2</t>
+          <t>AYŞE ÇINGI EMEK D9 TADİLAT</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>KARŞIYAKA MAH. 64 SOK. NO:30 SİVAS/SİVAS</t>
+          <t>EMEK MAH. ZAFER CAD. NO:21 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>01.09.2025</t>
+          <t>19.11.2025</t>
         </is>
       </c>
       <c r="F90" t="n">
         <v>1</v>
       </c>
       <c r="G90" t="n">
         <v>3000</v>
       </c>
       <c r="H90" t="n">
-        <v>0</v>
+        <v>1939.5</v>
       </c>
       <c r="I90" t="n">
-        <v>3000</v>
+        <v>4939.5</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>IC2025/144941</t>
+          <t>KL2025/231531</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>ALPTEKİN ÇEVİK DİRİLİŞ D3 TADİLAT</t>
+          <t>AYDIN AKPOLAT YEŞİLYURT KOLON</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>DİRİLİŞ MAH. GÜLENDAM SOK. NO:1/A SİVAS/SİVAS</t>
+          <t>YEŞİLYURT MAH. 3 SOK. NO:6B SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>29.08.2025</t>
+          <t>19.11.2025</t>
         </is>
       </c>
       <c r="F91" t="n">
         <v>1</v>
       </c>
       <c r="G91" t="n">
         <v>3000</v>
       </c>
       <c r="H91" t="n">
-        <v>415.5</v>
+        <v>697.5</v>
       </c>
       <c r="I91" t="n">
-        <v>3415.5</v>
+        <v>3697.5</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>IC2025/144943</t>
+          <t>IC2025/229893</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>HÜSEYİN ÇEVİK FATİH D8 TADİLAT</t>
+          <t>MUTEBER BULUT DİRİŞİLİŞ D10 CİHAZ</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>FATİH MAH. HAYRİ SIĞIRCI CAD. NO:270 SİVAS/SİVAS</t>
+          <t>DİRİLİŞ MAH. 25 SOK. NO:6/B SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>29.08.2025</t>
+          <t>17.11.2025</t>
         </is>
       </c>
       <c r="F92" t="n">
         <v>1</v>
       </c>
       <c r="G92" t="n">
         <v>3000</v>
       </c>
       <c r="H92" t="n">
         <v>0</v>
       </c>
       <c r="I92" t="n">
         <v>3000</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>KL2025/144969</t>
+          <t>IC2025/229606</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>İSKAR FADLUM A BLOK</t>
+          <t>MUHAMMED KAYNAR PLAY STATİON TADİLAT</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>EĞRİKÖPRÜ MAH. MAHMUT ÖZDEMİR NO:3 SİVAS/SİVAS</t>
+          <t>YENİŞEHİR MAH. ÜSTAD  SOK. NO:2/5 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>29.08.2025</t>
+          <t>17.11.2025</t>
         </is>
       </c>
       <c r="F93" t="n">
         <v>1</v>
       </c>
       <c r="G93" t="n">
         <v>3000</v>
       </c>
       <c r="H93" t="n">
         <v>0</v>
       </c>
       <c r="I93" t="n">
         <v>3000</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>KL2025/144968</t>
+          <t>IC2025/212738</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>İSKAR FADLUM  B BLOK</t>
+          <t>ZEYNEP TOK KÜMBET D1 CİHAZ</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>EĞRİKÖPRÜ MAH. MAHMUT ÖZDEMİR NO:3/1 SİVAS/SİVAS</t>
+          <t>KÜMBET MAH. 22 SOK. NO:13 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>29.08.2025</t>
+          <t>31.10.2025</t>
         </is>
       </c>
       <c r="F94" t="n">
         <v>1</v>
       </c>
       <c r="G94" t="n">
         <v>3000</v>
       </c>
       <c r="H94" t="n">
         <v>0</v>
       </c>
       <c r="I94" t="n">
         <v>3000</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>IC2025/140859</t>
+          <t>IC2025/212544</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>ALİ RIZA DUMAN ŞEYHŞAMİL D6</t>
+          <t>UMUT SEMİH YILDIZ KARŞIYAKA</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>ŞEYH ŞAMİL MAH. RASİM BAŞARA CAD. NO:45/4 SİVAS/SİVAS</t>
+          <t>KARŞIYAKA MAH. 145 NO:17 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>24.08.2025</t>
+          <t>31.10.2025</t>
         </is>
       </c>
       <c r="F95" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G95" t="n">
-        <v>3000</v>
+        <v>6000</v>
       </c>
       <c r="H95" t="n">
-        <v>415.5</v>
+        <v>1395</v>
       </c>
       <c r="I95" t="n">
-        <v>3415.5</v>
+        <v>7395</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>IC2025/138889</t>
+          <t>IC2025/235878</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>İBRAHİM KARABACAK ŞEYHŞAMİL D11-D12</t>
+          <t>NEŞVE KAFE TADİLAT</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>ŞEYH ŞAMİL MAH. 27 SOK. NO:21 SİVAS/SİVAS</t>
+          <t>YENİŞEHİR MAH. 173 SOK. NO:47I SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>22.08.2025</t>
+          <t>30.10.2025</t>
         </is>
       </c>
       <c r="F96" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G96" t="n">
-        <v>6000</v>
+        <v>10000</v>
       </c>
       <c r="H96" t="n">
-        <v>1662</v>
+        <v>1060.5</v>
       </c>
       <c r="I96" t="n">
-        <v>7662</v>
+        <v>11060.5</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>IC2025/139063</t>
+          <t>IC2025/206861</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>SEVDA KARAKAYA SELÇUKLU D3 TADİLAT REV</t>
+          <t>SİVAS SAKARYA ORMAN ÜRÜN SELÇUKLU D7</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>SELÇUKLU MAH. 11 SOK. NO:7 SİVAS/SİVAS</t>
+          <t>SELÇUKLU MAH. SANCAK SOK. NO:33 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>22.08.2025</t>
+          <t>27.10.2025</t>
         </is>
       </c>
       <c r="F97" t="n">
         <v>1</v>
       </c>
       <c r="G97" t="n">
         <v>3000</v>
       </c>
       <c r="H97" t="n">
-        <v>415.5</v>
+        <v>0</v>
       </c>
       <c r="I97" t="n">
-        <v>3415.5</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>IC2025/138938</t>
+          <t>IC2025/205712</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>VATAN YAPI EĞRİ KÖPRÜ</t>
+          <t>MUAMMER DEDE KARŞIYAKA D1 REV</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>EĞRİKÖPRÜ MAH. 121 NO:8 SİVAS/SİVAS</t>
+          <t>KARŞIYAKA MAH. ŞİMŞEK SOK. NO:14 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>19.08.2025</t>
+          <t>27.10.2025</t>
         </is>
       </c>
       <c r="F98" t="n">
-        <v>26</v>
+        <v>1</v>
       </c>
       <c r="G98" t="n">
-        <v>75000</v>
+        <v>3000</v>
       </c>
       <c r="H98" t="n">
-        <v>2751</v>
+        <v>0</v>
       </c>
       <c r="I98" t="n">
-        <v>77751</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>IC2025/135315</t>
+          <t>IC2025/193294</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>MİHRİBAN KOÇ TUZLUGÖL D1 REV</t>
+          <t>MUSTAFA DARICI DİRİLİŞ D9</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>TUZLUGÖL MAH. 9 SOK. NO:13 SİVAS/SİVAS</t>
+          <t>DİRİLİŞ MAH. 72 NO:2 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>17.08.2025</t>
+          <t>16.10.2025</t>
         </is>
       </c>
       <c r="F99" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G99" t="n">
-        <v>0</v>
+        <v>3000</v>
       </c>
       <c r="H99" t="n">
         <v>0</v>
       </c>
       <c r="I99" t="n">
-        <v>0</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>IC2025/133986</t>
+          <t>IC2025/185841</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>YAVUZ ŞEKER B BLOK</t>
+          <t>MUSTAFA ERSOY VATANYAPI D1 REV</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>ESENYURT MAH. VİLLA 1 NO:25 SİVAS/SİVAS</t>
+          <t>EĞRİKÖPRÜ MAH. 107 NO:9 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>15.08.2025</t>
+          <t>10.10.2025</t>
         </is>
       </c>
       <c r="F100" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G100" t="n">
-        <v>6000</v>
+        <v>0</v>
       </c>
       <c r="H100" t="n">
-        <v>1662</v>
+        <v>0</v>
       </c>
       <c r="I100" t="n">
-        <v>7662</v>
+        <v>0</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>IC2025/133001</t>
+          <t>IC2025/184650</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>YAVUZ ŞEKER A BLOK</t>
+          <t>EMRULLAH KARAHAN REV1</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>ESENYURT MAH. VİLLA 1 NO:25/1 SİVAS/SİVAS</t>
+          <t>KARŞIYAKA MAH. 155 NO:54/12 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>14.08.2025</t>
+          <t>09.10.2025</t>
         </is>
       </c>
       <c r="F101" t="n">
         <v>2</v>
       </c>
       <c r="G101" t="n">
         <v>0</v>
       </c>
       <c r="H101" t="n">
-        <v>831</v>
+        <v>2790</v>
       </c>
       <c r="I101" t="n">
-        <v>831</v>
+        <v>2790</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>IC2025/148727</t>
+          <t>IC2025/181135</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>SEMİHA YEL İNÖNÜ 9 DAİRE</t>
+          <t>MUSTAFA ÇOPUR KARŞIYAKA</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>İNÖNÜ MAH. 3 SOK. NO:8 SİVAS/SİVAS</t>
+          <t>KARŞIYAKA MAH. AŞİYAN NO:54/3 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>13.08.2025</t>
+          <t>07.10.2025</t>
         </is>
       </c>
       <c r="F102" t="n">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="G102" t="n">
-        <v>30000</v>
+        <v>3000</v>
       </c>
       <c r="H102" t="n">
-        <v>2077.5</v>
+        <v>0</v>
       </c>
       <c r="I102" t="n">
-        <v>32077.5</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>KL2025/131779</t>
+          <t>IC2025/181137</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>CENTRAL KAFE KOLON TADİLAT</t>
+          <t>AKİF DAĞDEVİREN KARŞIYAKA</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>YENİŞEHİR MAH. 175 SOK. NO:79A SİVAS/SİVAS</t>
+          <t>KARŞIYAKA MAH. AŞİYAN NO:54/7 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>13.08.2025</t>
+          <t>07.10.2025</t>
         </is>
       </c>
       <c r="F103" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G103" t="n">
-        <v>0</v>
+        <v>6000</v>
       </c>
       <c r="H103" t="n">
         <v>0</v>
       </c>
       <c r="I103" t="n">
-        <v>0</v>
+        <v>6000</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>IC2025/169736</t>
+          <t>IC2025/181128</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>MUAMMER DEDE KARŞIYAKA D1</t>
+          <t>MUSTAFA YERLİKAYA TUZLUGÖL D22 REV2</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>KARŞIYAKA MAH. ŞİMŞEK SOK. NO:14 SİVAS/SİVAS</t>
+          <t>TUZLUGÖL MAH. 55 SOK. NO:6 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>12.08.2025</t>
+          <t>07.10.2025</t>
         </is>
       </c>
       <c r="F104" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G104" t="n">
-        <v>6000</v>
+        <v>3000</v>
       </c>
       <c r="H104" t="n">
-        <v>1246.5</v>
+        <v>0</v>
       </c>
       <c r="I104" t="n">
-        <v>7246.5</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>IC2025/124086</t>
+          <t>KZ2025/180755</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>TURAN KOÇ ŞEYHŞAMİL D2 TADİLAT</t>
+          <t>VATAN YAPI EĞRİKÖPRÜ 2. ETAP REV</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>ŞEYH ŞAMİL MAH. 51 SOK. NO:6/1 SİVAS/SİVAS</t>
+          <t>EĞRİKÖPRÜ MAH. 121 NO:8 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>01.08.2025</t>
+          <t>06.10.2025</t>
         </is>
       </c>
       <c r="F105" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G105" t="n">
-        <v>3000</v>
+        <v>0</v>
       </c>
       <c r="H105" t="n">
-        <v>0</v>
+        <v>5250</v>
       </c>
       <c r="I105" t="n">
-        <v>3000</v>
+        <v>5250</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>IC2025/131810</t>
+          <t>IC2025/180458</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>SEVDA KARAKAYA SELÇUKLU D3 TADİLAT</t>
+          <t>BEKİR DAŞ YÜCEYURT D9</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>SELÇUKLU MAH. 11 SOK. NO:7 SİVAS/SİVAS</t>
+          <t>YÜCEYURT MAH. ŞEHİT AKGÜN SEZGİNER CAD. NO:91 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>31.07.2025</t>
+          <t>05.10.2025</t>
         </is>
       </c>
       <c r="F106" t="n">
         <v>1</v>
       </c>
       <c r="G106" t="n">
         <v>3000</v>
       </c>
       <c r="H106" t="n">
         <v>0</v>
       </c>
       <c r="I106" t="n">
         <v>3000</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>IC2025/117058</t>
+          <t>IC2025/180464</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>EMİNE ÇALLI KILAVUZ D8</t>
+          <t>NECMİ DÜZARDIÇ KARŞIYAKA</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>KILAVUZ MAH. VEZİR NO:11 SİVAS/SİVAS</t>
+          <t>KARŞIYAKA MAH. 123 SOK. NO:1 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>22.07.2025</t>
+          <t>05.10.2025</t>
         </is>
       </c>
       <c r="F107" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G107" t="n">
         <v>3000</v>
       </c>
       <c r="H107" t="n">
-        <v>415.5</v>
+        <v>0</v>
       </c>
       <c r="I107" t="n">
-        <v>3415.5</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>IC2025/117075</t>
+          <t>IC2025/172740</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>MURAT KOZAN KARŞIYAKA REV</t>
+          <t>EMİN ÇİFTÇİ TOKİ C1-7 BLOK D10 REV</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>KARŞIYAKA MAH. 64 SOK. NO:30 SİVAS/SİVAS</t>
+          <t>DANİŞMENTGAZİ MAH. 17 SOK. NO:12/8 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>22.07.2025</t>
+          <t>29.09.2025</t>
         </is>
       </c>
       <c r="F108" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G108" t="n">
-        <v>0</v>
+        <v>3000</v>
       </c>
       <c r="H108" t="n">
-        <v>2908.5</v>
+        <v>0</v>
       </c>
       <c r="I108" t="n">
-        <v>2908.5</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>IC2025/119581</t>
+          <t>IC2025/170744</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>ONUR BAŞKÖY DSİ LOKAL REV</t>
+          <t>VEFA KONUTLARI E BLOK D35 TADİLAT</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>MİMAR SİNAN MAH. MUHSİN YAZICIOĞLU BULVARI CAD. NO:196 SİVAS/SİVAS</t>
+          <t>AHMET TURANGAZİ MAH. SEHERYELİ CAD. NO:30E SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>18.07.2025</t>
+          <t>26.09.2025</t>
         </is>
       </c>
       <c r="F109" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G109" t="n">
-        <v>10000</v>
+        <v>3000</v>
       </c>
       <c r="H109" t="n">
-        <v>2493</v>
+        <v>697.5</v>
       </c>
       <c r="I109" t="n">
-        <v>12493</v>
+        <v>3697.5</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>IC2025/118629</t>
+          <t>IC2025/167830</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>ŞERİFE YERLİKAYA KARŞIYAKA D1</t>
+          <t>MUSTAFA YERLİKAYA TUZLUGÖL D22 REV</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>KARŞIYAKA MAH. 12 SOK. NO:38 SİVAS/SİVAS</t>
+          <t>TUZLUGÖL MAH. 55 SOK. NO:6 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>17.07.2025</t>
+          <t>24.09.2025</t>
         </is>
       </c>
       <c r="F110" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G110" t="n">
-        <v>6000</v>
+        <v>3000</v>
       </c>
       <c r="H110" t="n">
-        <v>1662</v>
+        <v>0</v>
       </c>
       <c r="I110" t="n">
-        <v>7662</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>IC2025/112667</t>
+          <t>IC2025/167249</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>VATAN YAPI EĞRİKÖPRÜ D9 REV</t>
+          <t>AHMET TURAN TEMİZ ESENYURT 25</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>EĞRİKÖPRÜ MAH. 107 NO:9 SİVAS/SİVAS</t>
+          <t>ESENYURT MAH. 74 NO:25 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>16.07.2025</t>
+          <t>23.09.2025</t>
         </is>
       </c>
       <c r="F111" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G111" t="n">
-        <v>3000</v>
+        <v>6000</v>
       </c>
       <c r="H111" t="n">
         <v>0</v>
       </c>
       <c r="I111" t="n">
-        <v>3000</v>
+        <v>6000</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>IC2025/131780</t>
+          <t>IC2025/162416</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>CENTRAL KAFE TADİLAT</t>
+          <t>CENTRAL KAFE TADİLAT REV</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
           <t>YENİŞEHİR MAH. 175 SOK. NO:79A SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>16.07.2025</t>
+          <t>18.09.2025</t>
         </is>
       </c>
       <c r="F112" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G112" t="n">
-        <v>10000</v>
+        <v>0</v>
       </c>
       <c r="H112" t="n">
-        <v>0</v>
+        <v>1758</v>
       </c>
       <c r="I112" t="n">
-        <v>10000</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>IC2025/112793</t>
+          <t>IC2025/162325</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>EMRULLAH KARAHAN BK MADENCİLİK D1</t>
+          <t>YUSUF AĞDAŞ  ESENYURT</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>KARŞIYAKA MAH. 155 NO:54/12 SİVAS/SİVAS</t>
+          <t>ESENYURT MAH. 84 NO:3 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>16.07.2025</t>
+          <t>18.09.2025</t>
         </is>
       </c>
       <c r="F113" t="n">
         <v>2</v>
       </c>
       <c r="G113" t="n">
         <v>6000</v>
       </c>
       <c r="H113" t="n">
         <v>0</v>
       </c>
       <c r="I113" t="n">
         <v>6000</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>IC2025/108862</t>
+          <t>IC2025/162124</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>AHMET YILMAZ ÜÇLERBEY D4 TADİLAT REV</t>
+          <t>AHMET TURAN TEMİZ ESENYURT 3/1</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>ÜÇLERBEY MAH. GEZGİN SOK. NO:4/A SİVAS/SİVAS</t>
+          <t>ESENYURT MAH. 84 NO:3/1 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>09.07.2025</t>
+          <t>18.09.2025</t>
         </is>
       </c>
       <c r="F114" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G114" t="n">
-        <v>3000</v>
+        <v>6000</v>
       </c>
       <c r="H114" t="n">
-        <v>415.5</v>
+        <v>0</v>
       </c>
       <c r="I114" t="n">
-        <v>3415.5</v>
+        <v>6000</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>IC2025/107653</t>
+          <t>IC2025/157256</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>ABDURRAHMAN ŞAHİN KARŞIYAKA REV</t>
+          <t>HAKAN KAYA KILAVUZ D4 REV</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>KARŞIYAKA MAH. 113 SOK. NO:12 SİVAS/SİVAS</t>
+          <t>KILAVUZ MAH. ŞEHİT BAHADDİN ERTURHAN NO:45 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>08.07.2025</t>
+          <t>12.09.2025</t>
         </is>
       </c>
       <c r="F115" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G115" t="n">
-        <v>6000</v>
+        <v>3000</v>
       </c>
       <c r="H115" t="n">
         <v>0</v>
       </c>
       <c r="I115" t="n">
-        <v>6000</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>IC2025/111500</t>
+          <t>IC2025/155348</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>ONUR BAŞKÖY DSİ LOKAL</t>
+          <t>FATMA ÇELİK İSTİKLAL D18</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>MİMAR SİNAN MAH. MUHSİN YAZICIOĞLU BULVARI CAD. NO:196 SİVAS/SİVAS</t>
+          <t>İSTİKLAL MAH. 35 SOK. NO:58 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>04.07.2025</t>
+          <t>11.09.2025</t>
         </is>
       </c>
       <c r="F116" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G116" t="n">
-        <v>10000</v>
+        <v>3000</v>
       </c>
       <c r="H116" t="n">
-        <v>0</v>
+        <v>697.5</v>
       </c>
       <c r="I116" t="n">
-        <v>10000</v>
+        <v>3697.5</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>IC2025/102173</t>
+          <t>IC2025/152474</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>TURAN BAYRAK YUNUSEMRE D4 TADİLAT</t>
+          <t>NECMETTİN DEMİR YÜCEYURT D4 TADİLAT</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>YUNUSEMRE MAH. YUNUS EMRE CAD. NO:11 SİVAS/SİVAS</t>
+          <t>YÜCEYURT MAH. 20 SOK. NO:2 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>30.06.2025</t>
+          <t>08.09.2025</t>
         </is>
       </c>
       <c r="F117" t="n">
         <v>1</v>
       </c>
       <c r="G117" t="n">
         <v>3000</v>
       </c>
       <c r="H117" t="n">
-        <v>831</v>
+        <v>0</v>
       </c>
       <c r="I117" t="n">
-        <v>3831</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>IC2025/103886</t>
+          <t>IC2025/152296</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>ABDURRAHMAN ŞAHİN KARŞIYAKA</t>
+          <t>EROL DENİZ TOKİ D16 TADİLAT</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>KARŞIYAKA MAH. 113 SOK. NO:12 SİVAS/SİVAS</t>
+          <t>DANİŞMENTGAZİ MAH. 34 SOK. NO:1/4 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>17.06.2025</t>
+          <t>08.09.2025</t>
         </is>
       </c>
       <c r="F118" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G118" t="n">
-        <v>6000</v>
+        <v>3000</v>
       </c>
       <c r="H118" t="n">
-        <v>0</v>
+        <v>697.5</v>
       </c>
       <c r="I118" t="n">
-        <v>6000</v>
+        <v>3697.5</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>IC2025/094634</t>
+          <t>IC2025/149765</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>ŞABAN ÇİFLİKLİ YEŞİLYURT DK1</t>
+          <t>AHMET ERDOĞAN ESENYURT REV</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>YEŞİLYURT MAH. 24 SOK. NO:11 SİVAS/SİVAS</t>
+          <t>ESENYURT MAH. ESENYURT CAD. NO:109 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>17.06.2025</t>
+          <t>04.09.2025</t>
         </is>
       </c>
       <c r="F119" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G119" t="n">
-        <v>3000</v>
+        <v>6000</v>
       </c>
       <c r="H119" t="n">
         <v>0</v>
       </c>
       <c r="I119" t="n">
-        <v>3000</v>
+        <v>6000</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>IC2025/111272</t>
+          <t>IC2025/161960</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>AHMET ERDOĞAN ESENYURT</t>
+          <t>SİVAS YUMURTATEPE BAHÇESİ RESTORAN</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>ESENYURT MAH. VİLLA 6 SOK. NO:24 SİVAS/SİVAS</t>
+          <t>EMEK MAH. AŞIK YUNUS SOK. NO:28 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>11.06.2025</t>
+          <t>04.09.2025</t>
         </is>
       </c>
       <c r="F120" t="n">
         <v>2</v>
       </c>
       <c r="G120" t="n">
-        <v>6000</v>
+        <v>10000</v>
       </c>
       <c r="H120" t="n">
-        <v>0</v>
+        <v>3516</v>
       </c>
       <c r="I120" t="n">
-        <v>6000</v>
+        <v>13516</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>IC2025/089141</t>
+          <t>IC2025/149335</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>SELAHATTİN TÜRK ŞEYHŞAMİL D23</t>
+          <t>DİLEK PAK YÜCEYURT D46</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>ŞEYH ŞAMİL MAH. RASİM BAŞARA CAD. NO:45/4 SİVAS/SİVAS</t>
+          <t>YÜCEYURT MAH. ŞEHİT AKGÜN SEZGİNER CAD. NO:91 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>03.06.2025</t>
+          <t>04.09.2025</t>
         </is>
       </c>
       <c r="F121" t="n">
         <v>1</v>
       </c>
       <c r="G121" t="n">
         <v>3000</v>
       </c>
       <c r="H121" t="n">
-        <v>415.5</v>
+        <v>0</v>
       </c>
       <c r="I121" t="n">
-        <v>3415.5</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>IC2025/088218</t>
+          <t>KL2025/146619</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>AHMET TURAN ÇINAR AKDEĞİRMEN D3 REV</t>
+          <t>MURAT KOZAN KARŞIYAKA KOLON REV2</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>AKDEĞİRMEN MAH. DİSPANSER SOK. NO:34 SİVAS/SİVAS</t>
+          <t>KARŞIYAKA MAH. 64 SOK. NO:30 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>02.06.2025</t>
+          <t>01.09.2025</t>
         </is>
       </c>
       <c r="F122" t="n">
         <v>1</v>
       </c>
       <c r="G122" t="n">
         <v>3000</v>
       </c>
       <c r="H122" t="n">
         <v>0</v>
       </c>
       <c r="I122" t="n">
         <v>3000</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>IC2025/085600</t>
+          <t>IC2025/144941</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>NECMETTİN DEMİR ENES APT YÜCEYURT D1</t>
+          <t>ALPTEKİN ÇEVİK DİRİLİŞ D3 TADİLAT</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>YÜCEYURT MAH. 20 SOK. NO:2 SİVAS/SİVAS</t>
+          <t>DİRİLİŞ MAH. GÜLENDAM SOK. NO:1/A SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>27.05.2025</t>
+          <t>29.08.2025</t>
         </is>
       </c>
       <c r="F123" t="n">
         <v>1</v>
       </c>
       <c r="G123" t="n">
         <v>3000</v>
       </c>
       <c r="H123" t="n">
-        <v>831</v>
+        <v>697.5</v>
       </c>
       <c r="I123" t="n">
-        <v>3831</v>
+        <v>3697.5</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>IC2025/079907</t>
+          <t>IC2025/144943</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>HAYRUNNİSA AĞBEKTAŞ ŞEYHŞAMİL D29</t>
+          <t>HÜSEYİN ÇEVİK FATİH D8 TADİLAT</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>ŞEYH ŞAMİL MAH. RASİM BAŞARA CAD. NO:45/4 SİVAS/SİVAS</t>
+          <t>FATİH MAH. HAYRİ SIĞIRCI CAD. NO:270 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>19.05.2025</t>
+          <t>29.08.2025</t>
         </is>
       </c>
       <c r="F124" t="n">
         <v>1</v>
       </c>
       <c r="G124" t="n">
         <v>3000</v>
       </c>
       <c r="H124" t="n">
         <v>0</v>
       </c>
       <c r="I124" t="n">
         <v>3000</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>IC2025/079047</t>
+          <t>KL2025/144969</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>ALİ ALKAN MEHMETPAŞA D8</t>
+          <t>İSKAR FADLUM A BLOK</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>MEHMETPAŞA MAH. ŞEHİT İSMAİL ŞİRİN CAD. NO:9 SİVAS/SİVAS</t>
+          <t>EĞRİKÖPRÜ MAH. MAHMUT ÖZDEMİR NO:3 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>16.05.2025</t>
+          <t>29.08.2025</t>
         </is>
       </c>
       <c r="F125" t="n">
         <v>1</v>
       </c>
       <c r="G125" t="n">
         <v>3000</v>
       </c>
       <c r="H125" t="n">
-        <v>831</v>
+        <v>0</v>
       </c>
       <c r="I125" t="n">
-        <v>3831</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>IC2025/078373</t>
+          <t>KL2025/144968</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>SEFA KANGAL KANGAL İŞHANI DÜK7 REV</t>
+          <t>İSKAR FADLUM  B BLOK</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>KÜÇÜKMİNARE MAH. DİKİLİTAŞ CAD. NO:6/1 SİVAS/SİVAS</t>
+          <t>EĞRİKÖPRÜ MAH. MAHMUT ÖZDEMİR NO:3/1 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>15.05.2025</t>
+          <t>29.08.2025</t>
         </is>
       </c>
       <c r="F126" t="n">
         <v>1</v>
       </c>
       <c r="G126" t="n">
         <v>3000</v>
       </c>
       <c r="H126" t="n">
         <v>0</v>
       </c>
       <c r="I126" t="n">
         <v>3000</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>IC2025/077719</t>
+          <t>IC2025/140859</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>İSMAİL KURT HALİL RIFAT DÜK3 TADİLAT 2</t>
+          <t>ALİ RIZA DUMAN ŞEYHŞAMİL D6</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>HALİL RIFATPAŞA MAH. 1 SOK. NO:1 SİVAS/SİVAS</t>
+          <t>ŞEYH ŞAMİL MAH. RASİM BAŞARA CAD. NO:45/4 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>14.05.2025</t>
+          <t>24.08.2025</t>
         </is>
       </c>
       <c r="F127" t="n">
         <v>1</v>
       </c>
       <c r="G127" t="n">
-        <v>0</v>
+        <v>3000</v>
       </c>
       <c r="H127" t="n">
-        <v>0</v>
+        <v>697.5</v>
       </c>
       <c r="I127" t="n">
-        <v>0</v>
+        <v>3697.5</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>IC2025/075688</t>
+          <t>IC2025/138889</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>SÜMEYRA YÜKSEK DİRİLİŞ D3</t>
+          <t>İBRAHİM KARABACAK ŞEYHŞAMİL D11-D12</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>DİRİLİŞ MAH. 66 NO:14 SİVAS/SİVAS</t>
+          <t>ŞEYH ŞAMİL MAH. 27 SOK. NO:21 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>12.05.2025</t>
+          <t>22.08.2025</t>
         </is>
       </c>
       <c r="F128" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G128" t="n">
-        <v>0</v>
+        <v>6000</v>
       </c>
       <c r="H128" t="n">
-        <v>0</v>
+        <v>2790</v>
       </c>
       <c r="I128" t="n">
-        <v>0</v>
+        <v>8790</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>IC2025/075951</t>
+          <t>IC2025/139063</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>MÜSLİMİN BİÇER KARDEŞLER D5 TADİLAT</t>
+          <t>SEVDA KARAKAYA SELÇUKLU D3 TADİLAT REV</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>KARDEŞLER MAH. 22 SOK. NO:2 SİVAS/SİVAS</t>
+          <t>SELÇUKLU MAH. 11 SOK. NO:7 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>12.05.2025</t>
+          <t>22.08.2025</t>
         </is>
       </c>
       <c r="F129" t="n">
         <v>1</v>
       </c>
       <c r="G129" t="n">
-        <v>0</v>
+        <v>3000</v>
       </c>
       <c r="H129" t="n">
-        <v>0</v>
+        <v>697.5</v>
       </c>
       <c r="I129" t="n">
-        <v>0</v>
+        <v>3697.5</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>IC2025/071519</t>
+          <t>IC2025/138938</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>ŞÜKRÜ ÇAŞKURLU YAHYABEY D12 TADİLAT</t>
+          <t>VATAN YAPI EĞRİ KÖPRÜ</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>YAHYABEY MAH. NEZİH SOK. NO:2 SİVAS/SİVAS</t>
+          <t>EĞRİKÖPRÜ MAH. 121 NO:8 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>05.05.2025</t>
+          <t>19.08.2025</t>
         </is>
       </c>
       <c r="F130" t="n">
-        <v>1</v>
+        <v>26</v>
       </c>
       <c r="G130" t="n">
-        <v>0</v>
+        <v>75000</v>
       </c>
       <c r="H130" t="n">
-        <v>1246.5</v>
+        <v>3879</v>
       </c>
       <c r="I130" t="n">
-        <v>1246.5</v>
+        <v>78879</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>IC2025/069355</t>
+          <t>IC2025/135315</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>YILDIZELİ BELEDİYESİ KONUK EVİ REV</t>
+          <t>MİHRİBAN KOÇ TUZLUGÖL D1 REV</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>FEVZİ ÇAKMAK MAH. CUMHURİYET CAD. NO:9 YILDIZELİ/SİVAS</t>
+          <t>TUZLUGÖL MAH. 9 SOK. NO:13 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>30.04.2025</t>
+          <t>17.08.2025</t>
         </is>
       </c>
       <c r="F131" t="n">
         <v>2</v>
       </c>
       <c r="G131" t="n">
-        <v>6000</v>
+        <v>0</v>
       </c>
       <c r="H131" t="n">
         <v>0</v>
       </c>
       <c r="I131" t="n">
-        <v>6000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>IC2025/069328</t>
+          <t>IC2025/133986</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>CEMİLE ÖZDİLEK PULUR D29 TADİLAT</t>
+          <t>YAVUZ ŞEKER B BLOK</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>PULUR MAH. ESKİ GARAJLAR SOK. NO:2 SİVAS/SİVAS</t>
+          <t>ESENYURT MAH. VİLLA 1 NO:25 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>30.04.2025</t>
+          <t>15.08.2025</t>
         </is>
       </c>
       <c r="F132" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G132" t="n">
-        <v>3000</v>
+        <v>6000</v>
       </c>
       <c r="H132" t="n">
-        <v>0</v>
+        <v>2790</v>
       </c>
       <c r="I132" t="n">
-        <v>3000</v>
+        <v>8790</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>IC2025/069831</t>
+          <t>IC2025/133001</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>HALK BANKASI GÜLTEPE ŞUBESİ REV</t>
+          <t>YAVUZ ŞEKER A BLOK</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>GÜLTEPE MAH. 4. TOPTANCILAR SOK. NO:1A SİVAS/SİVAS</t>
+          <t>ESENYURT MAH. VİLLA 1 NO:25/1 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>30.04.2025</t>
+          <t>14.08.2025</t>
         </is>
       </c>
       <c r="F133" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G133" t="n">
-        <v>5000</v>
+        <v>0</v>
       </c>
       <c r="H133" t="n">
-        <v>831</v>
+        <v>1395</v>
       </c>
       <c r="I133" t="n">
-        <v>5831</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>IC2025/069223</t>
+          <t>IC2025/148727</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>İSMAİL KURT HALİL RIFAT DÜK3 TADİLAT</t>
+          <t>SEMİHA YEL İNÖNÜ 9 DAİRE</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>HALİL RIFATPAŞA MAH. 1 SOK. NO:1 SİVAS/SİVAS</t>
+          <t>İNÖNÜ MAH. 3 SOK. NO:8 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>25.04.2025</t>
+          <t>13.08.2025</t>
         </is>
       </c>
       <c r="F134" t="n">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="G134" t="n">
-        <v>5000</v>
+        <v>30000</v>
       </c>
       <c r="H134" t="n">
-        <v>0</v>
+        <v>4729.5</v>
       </c>
       <c r="I134" t="n">
-        <v>5000</v>
+        <v>34729.5</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>IC2025/066174</t>
+          <t>KL2025/131779</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>GÜMÜŞ KENT SİTESİ ALİBABA D4 REV</t>
+          <t>CENTRAL KAFE KOLON TADİLAT</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>ALİBABA MAH. 46 SOK. NO:4 SİVAS/SİVAS</t>
+          <t>YENİŞEHİR MAH. 175 SOK. NO:79A SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>24.04.2025</t>
+          <t>13.08.2025</t>
         </is>
       </c>
       <c r="F135" t="n">
         <v>1</v>
       </c>
       <c r="G135" t="n">
-        <v>3000</v>
+        <v>0</v>
       </c>
       <c r="H135" t="n">
-        <v>415.5</v>
+        <v>0</v>
       </c>
       <c r="I135" t="n">
-        <v>3415.5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>IC2025/066089</t>
+          <t>IC2025/169736</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>NECMİ AYIK</t>
+          <t>MUAMMER DEDE KARŞIYAKA D1</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>ŞEYH ŞAMİL MAH. 30 SOK. NO:2 SİVAS/SİVAS</t>
+          <t>KARŞIYAKA MAH. ŞİMŞEK SOK. NO:14 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>24.04.2025</t>
+          <t>12.08.2025</t>
         </is>
       </c>
       <c r="F136" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G136" t="n">
-        <v>3000</v>
+        <v>6000</v>
       </c>
       <c r="H136" t="n">
-        <v>0</v>
+        <v>2092.5</v>
       </c>
       <c r="I136" t="n">
-        <v>3000</v>
+        <v>8092.5</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>IC2025/066909</t>
+          <t>IC2025/124086</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>SEFA KANGAL KANGAL İŞHANI DÜK7</t>
+          <t>TURAN KOÇ ŞEYHŞAMİL D2 TADİLAT</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>KÜÇÜKMİNARE MAH. DİKİLİTAŞ CAD. NO:6/1 SİVAS/SİVAS</t>
+          <t>ŞEYH ŞAMİL MAH. 51 SOK. NO:6/1 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>24.04.2025</t>
+          <t>01.08.2025</t>
         </is>
       </c>
       <c r="F137" t="n">
         <v>1</v>
       </c>
       <c r="G137" t="n">
-        <v>5000</v>
+        <v>3000</v>
       </c>
       <c r="H137" t="n">
         <v>0</v>
       </c>
       <c r="I137" t="n">
-        <v>5000</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>IC2025/066227</t>
+          <t>IC2025/131810</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>AKSU YAŞAM 2 SİTESİ KOLON + D16</t>
+          <t>SEVDA KARAKAYA SELÇUKLU D3 TADİLAT</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>MEHMET AKİF ERSOY MAH. 30 SOK. NO:11 SİVAS/SİVAS</t>
+          <t>SELÇUKLU MAH. 11 SOK. NO:7 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>24.04.2025</t>
+          <t>31.07.2025</t>
         </is>
       </c>
       <c r="F138" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G138" t="n">
-        <v>6000</v>
+        <v>3000</v>
       </c>
       <c r="H138" t="n">
-        <v>415.5</v>
+        <v>0</v>
       </c>
       <c r="I138" t="n">
-        <v>6415.5</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>IC2025/064655</t>
+          <t>IC2025/117058</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>HALK BANKASI GÜLTEPE ŞUBESİ</t>
+          <t>EMİNE ÇALLI KILAVUZ D8</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>GÜLTEPE MAH. 4. TOPTANCILAR SOK. NO:1A SİVAS/SİVAS</t>
+          <t>KILAVUZ MAH. VEZİR NO:11 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>22.04.2025</t>
+          <t>22.07.2025</t>
         </is>
       </c>
       <c r="F139" t="n">
         <v>1</v>
       </c>
       <c r="G139" t="n">
-        <v>5000</v>
+        <v>3000</v>
       </c>
       <c r="H139" t="n">
-        <v>0</v>
+        <v>697.5</v>
       </c>
       <c r="I139" t="n">
-        <v>5000</v>
+        <v>3697.5</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>KL2025/064853</t>
+          <t>IC2025/117075</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>KANGAL APT B BLOK A GİRİŞ KOLON</t>
+          <t>MURAT KOZAN KARŞIYAKA REV</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>KÜÇÜKMİNARE MAH. DİKİLİTAŞ CAD. NO:6/1 SİVAS/SİVAS</t>
+          <t>KARŞIYAKA MAH. 64 SOK. NO:30 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>22.04.2025</t>
+          <t>22.07.2025</t>
         </is>
       </c>
       <c r="F140" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G140" t="n">
-        <v>3000</v>
+        <v>0</v>
       </c>
       <c r="H140" t="n">
-        <v>0</v>
+        <v>4882.5</v>
       </c>
       <c r="I140" t="n">
-        <v>3000</v>
+        <v>4882.5</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>IC2025/069219</t>
+          <t>IC2025/119581</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>112 KAFE</t>
+          <t>ONUR BAŞKÖY DSİ LOKAL REV</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>EĞRİKÖPRÜ MAH. 18 SOK. NO:7D SİVAS/SİVAS</t>
+          <t>MİMAR SİNAN MAH. MUHSİN YAZICIOĞLU BULVARI CAD. NO:196 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>21.04.2025</t>
+          <t>18.07.2025</t>
         </is>
       </c>
       <c r="F141" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G141" t="n">
-        <v>5000</v>
+        <v>10000</v>
       </c>
       <c r="H141" t="n">
-        <v>1557</v>
+        <v>4185</v>
       </c>
       <c r="I141" t="n">
-        <v>6557</v>
+        <v>14185</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>IC2025/063194</t>
+          <t>IC2025/118629</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>EMİNE ÖZIŞIK DİRİLİŞ D1-D7 REV</t>
+          <t>ŞERİFE YERLİKAYA KARŞIYAKA D1</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>DİRİLİŞ MAH. 74 NO:4 SİVAS/SİVAS</t>
+          <t>KARŞIYAKA MAH. 12 SOK. NO:38 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>18.04.2025</t>
+          <t>17.07.2025</t>
         </is>
       </c>
       <c r="F142" t="n">
         <v>2</v>
       </c>
       <c r="G142" t="n">
         <v>6000</v>
       </c>
       <c r="H142" t="n">
-        <v>1246.5</v>
+        <v>2790</v>
       </c>
       <c r="I142" t="n">
-        <v>7246.5</v>
+        <v>8790</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>IC2025/060637</t>
+          <t>IC2025/112667</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>YILDIZELİ BELEDİYESİ KONUK EVİ</t>
+          <t>VATAN YAPI EĞRİKÖPRÜ D9 REV</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>FEVZİ ÇAKMAK MAH. CUMHURİYET CAD. NO:9 YILDIZELİ/SİVAS</t>
+          <t>EĞRİKÖPRÜ MAH. 107 NO:9 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>11.04.2025</t>
+          <t>16.07.2025</t>
         </is>
       </c>
       <c r="F143" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G143" t="n">
-        <v>6000</v>
+        <v>3000</v>
       </c>
       <c r="H143" t="n">
         <v>0</v>
       </c>
       <c r="I143" t="n">
-        <v>6000</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>IC2025/058046</t>
+          <t>IC2025/131780</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>SERDAR YILMAZ MİMARSİNAN D7 TADİLAT</t>
+          <t>CENTRAL KAFE TADİLAT</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>MİMAR SİNAN MAH. MUHSİN YAZICIOĞLU BULVARI CAD. NO:168 SİVAS/SİVAS</t>
+          <t>YENİŞEHİR MAH. 175 SOK. NO:79A SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>09.04.2025</t>
+          <t>16.07.2025</t>
         </is>
       </c>
       <c r="F144" t="n">
         <v>1</v>
       </c>
       <c r="G144" t="n">
-        <v>3000</v>
+        <v>10000</v>
       </c>
       <c r="H144" t="n">
         <v>0</v>
       </c>
       <c r="I144" t="n">
-        <v>3000</v>
+        <v>10000</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>IC2025/056095</t>
+          <t>IC2025/112793</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>MUHAMMET GÖKAY YEŞİLYURT D4</t>
+          <t>EMRULLAH KARAHAN BK MADENCİLİK D1</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>YEŞİLYURT MAH. 5 SOK. NO:5 SİVAS/SİVAS</t>
+          <t>KARŞIYAKA MAH. 155 NO:54/12 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>04.04.2025</t>
+          <t>16.07.2025</t>
         </is>
       </c>
       <c r="F145" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G145" t="n">
-        <v>3000</v>
+        <v>6000</v>
       </c>
       <c r="H145" t="n">
         <v>0</v>
       </c>
       <c r="I145" t="n">
-        <v>3000</v>
+        <v>6000</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>IC2025/055173</t>
+          <t>IC2025/108862</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>HÜSEYİN KAÇTAN ZİRAAT BANKASI HAFİK TADİLAT</t>
+          <t>AHMET YILMAZ ÜÇLERBEY D4 TADİLAT REV</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>FATİH MAH. ATATÜRK NO:2/A HAFİK/SİVAS</t>
+          <t>ÜÇLERBEY MAH. GEZGİN SOK. NO:4/A SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>02.04.2025</t>
+          <t>09.07.2025</t>
         </is>
       </c>
       <c r="F146" t="n">
         <v>1</v>
       </c>
       <c r="G146" t="n">
         <v>3000</v>
       </c>
       <c r="H146" t="n">
-        <v>0</v>
+        <v>697.5</v>
       </c>
       <c r="I146" t="n">
-        <v>3000</v>
+        <v>3697.5</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>IC2025/054619</t>
+          <t>IC2025/107653</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>TÜRKAN ÇOBAN ORHANGAZİ REV</t>
+          <t>ABDURRAHMAN ŞAHİN KARŞIYAKA REV</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>ORHANGAZİ MAH. 7 SOK. NO:39/2 SİVAS/SİVAS</t>
+          <t>KARŞIYAKA MAH. 113 SOK. NO:12 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>28.03.2025</t>
+          <t>08.07.2025</t>
         </is>
       </c>
       <c r="F147" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G147" t="n">
         <v>6000</v>
       </c>
       <c r="H147" t="n">
-        <v>2493</v>
+        <v>0</v>
       </c>
       <c r="I147" t="n">
-        <v>8493</v>
+        <v>6000</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>IC2025/054648</t>
+          <t>IC2025/111500</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>BURAK İNŞ A BLOK TUZLUGÖL D16-D17-D18 REV</t>
+          <t>ONUR BAŞKÖY DSİ LOKAL</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>TUZLUGÖL MAH. 55 SOK. NO:6 SİVAS/SİVAS</t>
+          <t>MİMAR SİNAN MAH. MUHSİN YAZICIOĞLU BULVARI CAD. NO:196 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>28.03.2025</t>
+          <t>04.07.2025</t>
         </is>
       </c>
       <c r="F148" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G148" t="n">
-        <v>9000</v>
+        <v>10000</v>
       </c>
       <c r="H148" t="n">
-        <v>415.5</v>
+        <v>0</v>
       </c>
       <c r="I148" t="n">
-        <v>9415.5</v>
+        <v>10000</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>IC2025/052420</t>
+          <t>IC2025/102173</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>AKİF DAĞDEVİREN ESENYURT REV</t>
+          <t>TURAN BAYRAK YUNUSEMRE D4 TADİLAT</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>ESENYURT MAH. 71 NO:30 SİVAS/SİVAS</t>
+          <t>YUNUSEMRE MAH. YUNUS EMRE CAD. NO:11 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>24.03.2025</t>
+          <t>30.06.2025</t>
         </is>
       </c>
       <c r="F149" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G149" t="n">
-        <v>6000</v>
+        <v>3000</v>
       </c>
       <c r="H149" t="n">
-        <v>1662</v>
+        <v>1395</v>
       </c>
       <c r="I149" t="n">
-        <v>7662</v>
+        <v>4395</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>IC2025/051457</t>
+          <t>IC2025/103886</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>SELAHATTİN DARENDELİ PULUR TADİLAT</t>
+          <t>ABDURRAHMAN ŞAHİN KARŞIYAKA</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>PULUR MAH. 5 SOK. NO:1 SİVAS/SİVAS</t>
+          <t>KARŞIYAKA MAH. 113 SOK. NO:12 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>21.03.2025</t>
+          <t>17.06.2025</t>
         </is>
       </c>
       <c r="F150" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G150" t="n">
-        <v>3000</v>
+        <v>6000</v>
       </c>
       <c r="H150" t="n">
         <v>0</v>
       </c>
       <c r="I150" t="n">
-        <v>3000</v>
+        <v>6000</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>IC2025/064103</t>
+          <t>IC2025/094634</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>MURAT KOZAN KARŞIYAKA</t>
+          <t>ŞABAN ÇİFLİKLİ YEŞİLYURT DK1</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>KARŞIYAKA MAH. 64 SOK. NO:30 SİVAS/SİVAS</t>
+          <t>YEŞİLYURT MAH. 24 SOK. NO:11 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>20.03.2025</t>
+          <t>17.06.2025</t>
         </is>
       </c>
       <c r="F151" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G151" t="n">
-        <v>6000</v>
+        <v>3000</v>
       </c>
       <c r="H151" t="n">
-        <v>831</v>
+        <v>0</v>
       </c>
       <c r="I151" t="n">
-        <v>6831</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>IC2025/050986</t>
+          <t>IC2025/111272</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>TÜRKAN ÇOBAN ORHANGAZİ</t>
+          <t>AHMET ERDOĞAN ESENYURT</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>ORHANGAZİ MAH. 7 SOK. NO:39/2 SİVAS/SİVAS</t>
+          <t>ESENYURT MAH. VİLLA 6 SOK. NO:24 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>20.03.2025</t>
+          <t>11.06.2025</t>
         </is>
       </c>
       <c r="F152" t="n">
         <v>2</v>
       </c>
       <c r="G152" t="n">
-        <v>0</v>
+        <v>6000</v>
       </c>
       <c r="H152" t="n">
         <v>0</v>
       </c>
       <c r="I152" t="n">
-        <v>0</v>
+        <v>6000</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>KL2025/051455</t>
+          <t>IC2025/089141</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>MAKAM KOLON TADİLAT</t>
+          <t>SELAHATTİN TÜRK ŞEYHŞAMİL D23</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>GÜLTEPE MAH. 4. TOPTANCILAR SOK. NO:1A SİVAS/SİVAS</t>
+          <t>ŞEYH ŞAMİL MAH. RASİM BAŞARA CAD. NO:45/4 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>20.03.2025</t>
+          <t>03.06.2025</t>
         </is>
       </c>
       <c r="F153" t="n">
         <v>1</v>
       </c>
       <c r="G153" t="n">
-        <v>4000</v>
+        <v>3000</v>
       </c>
       <c r="H153" t="n">
-        <v>415.5</v>
+        <v>697.5</v>
       </c>
       <c r="I153" t="n">
-        <v>4415.5</v>
+        <v>3697.5</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>IC2025/049003</t>
+          <t>IC2025/088218</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>SUİT GÜZELLİK MERKEZİ REV</t>
+          <t>AHMET TURAN ÇINAR AKDEĞİRMEN D3 REV</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>ÖRTÜLÜPINAR MAH. İHRAMCIZADE SOK. NO:9 SİVAS/SİVAS</t>
+          <t>AKDEĞİRMEN MAH. DİSPANSER SOK. NO:34 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>17.03.2025</t>
+          <t>02.06.2025</t>
         </is>
       </c>
       <c r="F154" t="n">
         <v>1</v>
       </c>
       <c r="G154" t="n">
         <v>3000</v>
       </c>
       <c r="H154" t="n">
         <v>0</v>
       </c>
       <c r="I154" t="n">
         <v>3000</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>IC2025/045830</t>
+          <t>IC2025/085600</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>BURAK İNŞ A BLOK TUZLUGÖL D16-D17-D18</t>
+          <t>NECMETTİN DEMİR ENES APT YÜCEYURT D1</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>TUZLUGÖL MAH. 55 SOK. NO:6 SİVAS/SİVAS</t>
+          <t>YÜCEYURT MAH. 20 SOK. NO:2 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>10.03.2025</t>
+          <t>27.05.2025</t>
         </is>
       </c>
       <c r="F155" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G155" t="n">
-        <v>9000</v>
+        <v>3000</v>
       </c>
       <c r="H155" t="n">
-        <v>1246.5</v>
+        <v>1395</v>
       </c>
       <c r="I155" t="n">
-        <v>10246.5</v>
+        <v>4395</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>IC2025/047046</t>
+          <t>IC2025/079907</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>HÜSEYİN KAÇTAN ZİRAAT BANKASI HAFİK</t>
+          <t>HAYRUNNİSA AĞBEKTAŞ ŞEYHŞAMİL D29</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>FATİH MAH. ATATÜRK NO:2/A HAFİK/SİVAS</t>
+          <t>ŞEYH ŞAMİL MAH. RASİM BAŞARA CAD. NO:45/4 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>09.03.2025</t>
+          <t>19.05.2025</t>
         </is>
       </c>
       <c r="F156" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G156" t="n">
-        <v>6000</v>
+        <v>3000</v>
       </c>
       <c r="H156" t="n">
-        <v>1662</v>
+        <v>0</v>
       </c>
       <c r="I156" t="n">
-        <v>7662</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>IC2025/045272</t>
+          <t>IC2025/079047</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>MAHMUT KARADAĞ SEYRANTEPE D5</t>
+          <t>ALİ ALKAN MEHMETPAŞA D8</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>SEYRANTEPE MAH. 21 SOK. NO:4 SİVAS/SİVAS</t>
+          <t>MEHMETPAŞA MAH. ŞEHİT İSMAİL ŞİRİN CAD. NO:9 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>08.03.2025</t>
+          <t>16.05.2025</t>
         </is>
       </c>
       <c r="F157" t="n">
         <v>1</v>
       </c>
       <c r="G157" t="n">
         <v>3000</v>
       </c>
       <c r="H157" t="n">
-        <v>0</v>
+        <v>1395</v>
       </c>
       <c r="I157" t="n">
-        <v>3000</v>
+        <v>4395</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>IC2025/045273</t>
+          <t>IC2025/078373</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>BİNALİ SOYDAN KILAVUZ D4</t>
+          <t>SEFA KANGAL KANGAL İŞHANI DÜK7 REV</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>KILAVUZ MAH. 26 SOK. NO:7 SİVAS/SİVAS</t>
+          <t>KÜÇÜKMİNARE MAH. DİKİLİTAŞ CAD. NO:6/1 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>08.03.2025</t>
+          <t>15.05.2025</t>
         </is>
       </c>
       <c r="F158" t="n">
         <v>1</v>
       </c>
       <c r="G158" t="n">
         <v>3000</v>
       </c>
       <c r="H158" t="n">
         <v>0</v>
       </c>
       <c r="I158" t="n">
         <v>3000</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>IC2025/044506</t>
+          <t>IC2025/077719</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>AHMET AKTAŞ ALİBABA İRFANOĞLU D25 REV</t>
+          <t>İSMAİL KURT HALİL RIFAT DÜK3 TADİLAT 2</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>ALİBABA MAH. TÜRKMEN CAD. NO:3 SİVAS/SİVAS</t>
+          <t>HALİL RIFATPAŞA MAH. 1 SOK. NO:1 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>07.03.2025</t>
+          <t>14.05.2025</t>
         </is>
       </c>
       <c r="F159" t="n">
         <v>1</v>
       </c>
       <c r="G159" t="n">
-        <v>3000</v>
+        <v>0</v>
       </c>
       <c r="H159" t="n">
         <v>0</v>
       </c>
       <c r="I159" t="n">
-        <v>3000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>IC2025/043089</t>
+          <t>IC2025/075688</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>AKİF DAĞDEVİREN ESENYURT</t>
+          <t>SÜMEYRA YÜKSEK DİRİLİŞ D3</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>ESENYURT MAH. 71 NO:30 SİVAS/SİVAS</t>
+          <t>DİRİLİŞ MAH. 66 NO:14 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>05.03.2025</t>
+          <t>12.05.2025</t>
         </is>
       </c>
       <c r="F160" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G160" t="n">
-        <v>6000</v>
+        <v>0</v>
       </c>
       <c r="H160" t="n">
         <v>0</v>
       </c>
       <c r="I160" t="n">
-        <v>6000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>IC2025/044015</t>
+          <t>IC2025/075951</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>DALGIÇ YEMEKÇİLİK</t>
+          <t>MÜSLİMİN BİÇER KARDEŞLER D5 TADİLAT</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>GÜLTEPE MAH. 14. TOPTANCILAR SOK. NO:59 SİVAS/SİVAS</t>
+          <t>KARDEŞLER MAH. 22 SOK. NO:2 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>03.03.2025</t>
+          <t>12.05.2025</t>
         </is>
       </c>
       <c r="F161" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G161" t="n">
-        <v>10000</v>
+        <v>0</v>
       </c>
       <c r="H161" t="n">
-        <v>2388</v>
+        <v>0</v>
       </c>
       <c r="I161" t="n">
-        <v>12388</v>
+        <v>0</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>IC2025/046776</t>
+          <t>IC2025/071519</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>DURDU BULUT KIZIRMAK BLOKLARI B BLOK D2</t>
+          <t>ŞÜKRÜ ÇAŞKURLU YAHYABEY D12 TADİLAT</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>KOÇ MAH. ORTAYOL NO:12 HAFİK/SİVAS</t>
+          <t>YAHYABEY MAH. NEZİH SOK. NO:2 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>03.03.2025</t>
+          <t>05.05.2025</t>
         </is>
       </c>
       <c r="F162" t="n">
         <v>1</v>
       </c>
       <c r="G162" t="n">
-        <v>3000</v>
+        <v>0</v>
       </c>
       <c r="H162" t="n">
-        <v>415.5</v>
+        <v>2092.5</v>
       </c>
       <c r="I162" t="n">
-        <v>3415.5</v>
+        <v>2092.5</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>IC2025/041612</t>
+          <t>IC2025/069355</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>HAKKI ÇOPUR C.Ü LOJMANLARI</t>
+          <t>YILDIZELİ BELEDİYESİ KONUK EVİ REV</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>EĞRİKÖPRÜ MAH. 27 SOK. NO:7 SİVAS/SİVAS</t>
+          <t>FEVZİ ÇAKMAK MAH. CUMHURİYET CAD. NO:9 YILDIZELİ/SİVAS</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>02.03.2025</t>
+          <t>30.04.2025</t>
         </is>
       </c>
       <c r="F163" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G163" t="n">
-        <v>3000</v>
+        <v>6000</v>
       </c>
       <c r="H163" t="n">
-        <v>415.5</v>
+        <v>0</v>
       </c>
       <c r="I163" t="n">
-        <v>3415.5</v>
+        <v>6000</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>IC2025/046824</t>
+          <t>IC2025/069328</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>SUİT GÜZELLİK MERKEZİ</t>
+          <t>CEMİLE ÖZDİLEK PULUR D29 TADİLAT</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>ÖRTÜLÜPINAR MAH. İHRAMCIZADE SOK. NO:9 SİVAS/SİVAS</t>
+          <t>PULUR MAH. ESKİ GARAJLAR SOK. NO:2 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>02.03.2025</t>
+          <t>30.04.2025</t>
         </is>
       </c>
       <c r="F164" t="n">
         <v>1</v>
       </c>
       <c r="G164" t="n">
         <v>3000</v>
       </c>
       <c r="H164" t="n">
         <v>0</v>
       </c>
       <c r="I164" t="n">
         <v>3000</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>IC2025/030755</t>
+          <t>IC2025/069831</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>AHMET TURAN ÇINAR AKDEĞİRMEN D2 REV</t>
+          <t>HALK BANKASI GÜLTEPE ŞUBESİ REV</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>AKDEĞİRMEN MAH. DİSPANSER SOK. NO:34 SİVAS/SİVAS</t>
+          <t>GÜLTEPE MAH. 4. TOPTANCILAR SOK. NO:1A SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>12.02.2025</t>
+          <t>30.04.2025</t>
         </is>
       </c>
       <c r="F165" t="n">
         <v>1</v>
       </c>
       <c r="G165" t="n">
-        <v>3000</v>
+        <v>5000</v>
       </c>
       <c r="H165" t="n">
-        <v>0</v>
+        <v>1395</v>
       </c>
       <c r="I165" t="n">
-        <v>3000</v>
+        <v>6395</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>IC2025/028884</t>
+          <t>IC2025/069223</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>MEHMET KOÇ ŞEYHŞAMİL D16 TADİLAT</t>
+          <t>İSMAİL KURT HALİL RIFAT DÜK3 TADİLAT</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>ŞEYH ŞAMİL MAH. Y. ZİYA BAŞARA CAD. NO:12/1 SİVAS/SİVAS</t>
+          <t>HALİL RIFATPAŞA MAH. 1 SOK. NO:1 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>09.02.2025</t>
+          <t>25.04.2025</t>
         </is>
       </c>
       <c r="F166" t="n">
         <v>1</v>
       </c>
       <c r="G166" t="n">
-        <v>3000</v>
+        <v>5000</v>
       </c>
       <c r="H166" t="n">
-        <v>415.5</v>
+        <v>0</v>
       </c>
       <c r="I166" t="n">
-        <v>3415.5</v>
+        <v>5000</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>IC2025/028008</t>
+          <t>IC2025/066174</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>ZEKİ YAVUZ ŞEYHŞAMİL D5-D6 REV</t>
+          <t>GÜMÜŞ KENT SİTESİ ALİBABA D4 REV</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>ŞEYH ŞAMİL MAH. 96 SOK. NO:16 SİVAS/SİVAS</t>
+          <t>ALİBABA MAH. 46 SOK. NO:4 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t>07.02.2025</t>
+          <t>24.04.2025</t>
         </is>
       </c>
       <c r="F167" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G167" t="n">
-        <v>6000</v>
+        <v>3000</v>
       </c>
       <c r="H167" t="n">
-        <v>1246.5</v>
+        <v>697.5</v>
       </c>
       <c r="I167" t="n">
-        <v>7246.5</v>
+        <v>3697.5</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>IC2025/031738</t>
+          <t>IC2025/066089</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>ADNAN HATİP OSB REV</t>
+          <t>NECMİ AYIK</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>AHMET TURANGAZİ MAH. OSB 18 SOK. NO:20 SİVAS/SİVAS</t>
+          <t>ŞEYH ŞAMİL MAH. 30 SOK. NO:2 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>07.02.2025</t>
+          <t>24.04.2025</t>
         </is>
       </c>
       <c r="F168" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G168" t="n">
-        <v>0</v>
+        <v>3000</v>
       </c>
       <c r="H168" t="n">
-        <v>831</v>
+        <v>0</v>
       </c>
       <c r="I168" t="n">
-        <v>831</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>IC2025/022602</t>
+          <t>IC2025/066909</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>YUNUSOĞLU MOBİLYA SEYFİ BAŞ DÜK1</t>
+          <t>SEFA KANGAL KANGAL İŞHANI DÜK7</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>AHMET TURANGAZİ MAH. OSB 12 SOK. NO:30 SİVAS/SİVAS</t>
+          <t>KÜÇÜKMİNARE MAH. DİKİLİTAŞ CAD. NO:6/1 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t>30.01.2025</t>
+          <t>24.04.2025</t>
         </is>
       </c>
       <c r="F169" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G169" t="n">
-        <v>6000</v>
+        <v>5000</v>
       </c>
       <c r="H169" t="n">
-        <v>1662</v>
+        <v>0</v>
       </c>
       <c r="I169" t="n">
-        <v>7662</v>
+        <v>5000</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>IC2025/020448</t>
+          <t>IC2025/066227</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>MUSTAFA ILIKÇAY ŞAHİN PASTANESİ</t>
+          <t>AKSU YAŞAM 2 SİTESİ KOLON + D16</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>ÖRTÜLÜPINAR MAH. İNÖNÜ CAD. NO:16 SİVAS/SİVAS</t>
+          <t>MEHMET AKİF ERSOY MAH. 30 SOK. NO:11 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
-          <t>28.01.2025</t>
+          <t>24.04.2025</t>
         </is>
       </c>
       <c r="F170" t="n">
         <v>2</v>
       </c>
       <c r="G170" t="n">
-        <v>10000</v>
+        <v>6000</v>
       </c>
       <c r="H170" t="n">
-        <v>831</v>
+        <v>697.5</v>
       </c>
       <c r="I170" t="n">
-        <v>10831</v>
+        <v>6697.5</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>IC2025/020244</t>
+          <t>IC2025/064655</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>AHMET AKTAŞ ALİBABA İRFANOĞLU D25</t>
+          <t>HALK BANKASI GÜLTEPE ŞUBESİ</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>ALİBABA MAH. TÜRKMEN CAD. NO:3 SİVAS/SİVAS</t>
+          <t>GÜLTEPE MAH. 4. TOPTANCILAR SOK. NO:1A SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
-          <t>27.01.2025</t>
+          <t>22.04.2025</t>
         </is>
       </c>
       <c r="F171" t="n">
         <v>1</v>
       </c>
       <c r="G171" t="n">
-        <v>3000</v>
+        <v>5000</v>
       </c>
       <c r="H171" t="n">
         <v>0</v>
       </c>
       <c r="I171" t="n">
-        <v>3000</v>
+        <v>5000</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>IC2025/020396</t>
+          <t>KL2025/064853</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>GROSS58 MARKET REV2</t>
+          <t>KANGAL APT B BLOK A GİRİŞ KOLON</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>ŞEYH ŞAMİL MAH. EMİR PAŞA CAD. NO:50A-50C SİVAS/SİVAS</t>
+          <t>KÜÇÜKMİNARE MAH. DİKİLİTAŞ CAD. NO:6/1 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
-          <t>27.01.2025</t>
+          <t>22.04.2025</t>
         </is>
       </c>
       <c r="F172" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G172" t="n">
-        <v>0</v>
+        <v>3000</v>
       </c>
       <c r="H172" t="n">
         <v>0</v>
       </c>
       <c r="I172" t="n">
-        <v>0</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>IC2025/017551</t>
+          <t>IC2025/069219</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>MEHMET EMİN KOÇYİĞİT BURAK İNŞ A BLOK D12 REV2</t>
+          <t>112 KAFE</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>TUZLUGÖL MAH. 55 SOK. NO:6 SİVAS/SİVAS</t>
+          <t>EĞRİKÖPRÜ MAH. 18 SOK. NO:7D SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t>23.01.2025</t>
+          <t>21.04.2025</t>
         </is>
       </c>
       <c r="F173" t="n">
         <v>1</v>
       </c>
       <c r="G173" t="n">
-        <v>0</v>
+        <v>5000</v>
       </c>
       <c r="H173" t="n">
-        <v>1246.5</v>
+        <v>2121</v>
       </c>
       <c r="I173" t="n">
-        <v>1246.5</v>
+        <v>7121</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>IC2025/017056</t>
+          <t>IC2025/063194</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>ZÜBEYDE YAKAN ALİBABA D2</t>
+          <t>EMİNE ÖZIŞIK DİRİLİŞ D1-D7 REV</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>ALİBABA MAH. 19 SOK. NO:16 SİVAS/SİVAS</t>
+          <t>DİRİLİŞ MAH. 74 NO:4 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t>22.01.2025</t>
+          <t>18.04.2025</t>
         </is>
       </c>
       <c r="F174" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G174" t="n">
-        <v>3000</v>
+        <v>6000</v>
       </c>
       <c r="H174" t="n">
-        <v>0</v>
+        <v>2092.5</v>
       </c>
       <c r="I174" t="n">
-        <v>3000</v>
+        <v>8092.5</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>IC2025/016967</t>
+          <t>IC2025/060637</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>SARMAŞIK SİTESİ D5-D7-D10-D11-D12 REV</t>
+          <t>YILDIZELİ BELEDİYESİ KONUK EVİ</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>YEŞİLYURT MAH. ÇİFTLİK CAD. NO:43 SİVAS/SİVAS</t>
+          <t>FEVZİ ÇAKMAK MAH. CUMHURİYET CAD. NO:9 YILDIZELİ/SİVAS</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
-          <t>22.01.2025</t>
+          <t>11.04.2025</t>
         </is>
       </c>
       <c r="F175" t="n">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="G175" t="n">
-        <v>13000</v>
+        <v>6000</v>
       </c>
       <c r="H175" t="n">
         <v>0</v>
       </c>
       <c r="I175" t="n">
-        <v>13000</v>
+        <v>6000</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>IC2025/016701</t>
+          <t>IC2025/058046</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>FATİH ARKAN ARKAN GRUP D19</t>
+          <t>SERDAR YILMAZ MİMARSİNAN D7 TADİLAT</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>YEŞİLYURT MAH. ÇİFTLİK CAD. NO:45 SİVAS/SİVAS</t>
+          <t>MİMAR SİNAN MAH. MUHSİN YAZICIOĞLU BULVARI CAD. NO:168 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
-          <t>22.01.2025</t>
+          <t>09.04.2025</t>
         </is>
       </c>
       <c r="F176" t="n">
         <v>1</v>
       </c>
       <c r="G176" t="n">
         <v>3000</v>
       </c>
       <c r="H176" t="n">
         <v>0</v>
       </c>
       <c r="I176" t="n">
         <v>3000</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>IC2025/017391</t>
+          <t>IC2025/056095</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>GROSS58 MARKET</t>
+          <t>MUHAMMET GÖKAY YEŞİLYURT D4</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>ŞEYH ŞAMİL MAH. EMİR PAŞA CAD. NO:50A-50C SİVAS/SİVAS</t>
+          <t>YEŞİLYURT MAH. 5 SOK. NO:5 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t>22.01.2025</t>
+          <t>04.04.2025</t>
         </is>
       </c>
       <c r="F177" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G177" t="n">
-        <v>0</v>
+        <v>3000</v>
       </c>
       <c r="H177" t="n">
         <v>0</v>
       </c>
       <c r="I177" t="n">
-        <v>0</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>IC2025/015636</t>
+          <t>IC2025/055173</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>MEHMET EMİN KOÇYİĞİT BURAK İNŞ A BLOK D12 REV</t>
+          <t>HÜSEYİN KAÇTAN ZİRAAT BANKASI HAFİK TADİLAT</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>TUZLUGÖL MAH. 55 SOK. NO:6 SİVAS/SİVAS</t>
+          <t>FATİH MAH. ATATÜRK NO:2/A HAFİK/SİVAS</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
-          <t>21.01.2025</t>
+          <t>02.04.2025</t>
         </is>
       </c>
       <c r="F178" t="n">
         <v>1</v>
       </c>
       <c r="G178" t="n">
         <v>3000</v>
       </c>
       <c r="H178" t="n">
         <v>0</v>
       </c>
       <c r="I178" t="n">
         <v>3000</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>IC2025/014780</t>
+          <t>IC2025/054619</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>MEHMET TEKİN ABDULVAHABİGAZİ D1</t>
+          <t>TÜRKAN ÇOBAN ORHANGAZİ REV</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>ABDULVAHABİGAZİ MAH. ŞEHİT SOK. NO:3 SİVAS/SİVAS</t>
+          <t>ORHANGAZİ MAH. 7 SOK. NO:39/2 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
-          <t>20.01.2025</t>
+          <t>28.03.2025</t>
         </is>
       </c>
       <c r="F179" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G179" t="n">
-        <v>3000</v>
+        <v>6000</v>
       </c>
       <c r="H179" t="n">
-        <v>0</v>
+        <v>4185</v>
       </c>
       <c r="I179" t="n">
-        <v>3000</v>
+        <v>10185</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>IC2025/013818</t>
+          <t>IC2025/054648</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>ZEHRA ASLAN GÜLTEPE DÜK1 REV</t>
+          <t>BURAK İNŞ A BLOK TUZLUGÖL D16-D17-D18 REV</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t>GÜLTEPE MAH. METANET SOK. NO:1M SİVAS/SİVAS</t>
+          <t>TUZLUGÖL MAH. 55 SOK. NO:6 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
-          <t>16.01.2025</t>
+          <t>28.03.2025</t>
         </is>
       </c>
       <c r="F180" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G180" t="n">
-        <v>0</v>
+        <v>9000</v>
       </c>
       <c r="H180" t="n">
-        <v>1246.5</v>
+        <v>697.5</v>
       </c>
       <c r="I180" t="n">
-        <v>1246.5</v>
+        <v>9697.5</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>IC2025/007529</t>
+          <t>IC2025/052420</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>ŞÜKRİYE ŞAŞKIN UMUT YAPI D6 REV</t>
+          <t>AKİF DAĞDEVİREN ESENYURT REV</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>ÇİÇEKLİ MAH. 6 SOK. NO:11 SİVAS/SİVAS</t>
+          <t>ESENYURT MAH. 71 NO:30 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
-          <t>10.01.2025</t>
+          <t>24.03.2025</t>
         </is>
       </c>
       <c r="F181" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G181" t="n">
-        <v>2000</v>
+        <v>6000</v>
       </c>
       <c r="H181" t="n">
-        <v>0</v>
+        <v>2790</v>
       </c>
       <c r="I181" t="n">
-        <v>2000</v>
+        <v>8790</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>IC2025/005559</t>
+          <t>IC2025/051457</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>EDA ERSOY DİRİLİŞ D4 REV</t>
+          <t>SELAHATTİN DARENDELİ PULUR TADİLAT</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>DİRİLİŞ MAH. 74 NO:6 SİVAS/SİVAS</t>
+          <t>PULUR MAH. 5 SOK. NO:1 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
-          <t>07.01.2025</t>
+          <t>21.03.2025</t>
         </is>
       </c>
       <c r="F182" t="n">
         <v>1</v>
       </c>
       <c r="G182" t="n">
-        <v>2000</v>
+        <v>3000</v>
       </c>
       <c r="H182" t="n">
         <v>0</v>
       </c>
       <c r="I182" t="n">
-        <v>2000</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>IC2025/002769</t>
+          <t>IC2025/051743</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>BURAK İNŞ A BLOK TUZLUGÖL REV</t>
+          <t>MURAT DENİZ D4 DİRİLİŞ</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>TUZLUGÖL MAH. 55 SOK. NO:6 SİVAS/SİVAS</t>
+          <t>DİRİLİŞ MAH. 61 NO:2/1 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
-          <t>06.01.2025</t>
+          <t>21.03.2025</t>
         </is>
       </c>
       <c r="F183" t="n">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="G183" t="n">
         <v>0</v>
       </c>
       <c r="H183" t="n">
-        <v>1662</v>
+        <v>0</v>
       </c>
       <c r="I183" t="n">
-        <v>1662</v>
+        <v>0</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>IC2025/003167</t>
+          <t>IC2025/064103</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>SUAT DEMİRER KILAVUZ D1</t>
+          <t>MURAT KOZAN KARŞIYAKA</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>KILAVUZ MAH. KELKİT SOK. NO:4/2 SİVAS/SİVAS</t>
+          <t>KARŞIYAKA MAH. 64 SOK. NO:30 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
-          <t>04.01.2025</t>
+          <t>20.03.2025</t>
         </is>
       </c>
       <c r="F184" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G184" t="n">
-        <v>2000</v>
+        <v>6000</v>
       </c>
       <c r="H184" t="n">
-        <v>831</v>
+        <v>1395</v>
       </c>
       <c r="I184" t="n">
-        <v>2831</v>
+        <v>7395</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>IC2025/006719</t>
+          <t>IC2025/050986</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>ERDAL KOÇ DEMİRCİLERARDI DÜK1</t>
+          <t>TÜRKAN ÇOBAN ORHANGAZİ</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t>DEMİRCİLERARDI MAH. ŞEHİTLER CAD. NO:45 SİVAS/SİVAS</t>
+          <t>ORHANGAZİ MAH. 7 SOK. NO:39/2 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
-          <t>03.01.2025</t>
+          <t>20.03.2025</t>
         </is>
       </c>
       <c r="F185" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G185" t="n">
-        <v>2500</v>
+        <v>0</v>
       </c>
       <c r="H185" t="n">
-        <v>415.5</v>
+        <v>0</v>
       </c>
       <c r="I185" t="n">
-        <v>2915.5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>IC2025/002842</t>
+          <t>KL2025/051455</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>ZEHRA ASLAN GÜLTEPE</t>
+          <t>MAKAM KOLON TADİLAT</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t>GÜLTEPE MAH. METANET SOK. NO:1M SİVAS/SİVAS</t>
+          <t>GÜLTEPE MAH. 4. TOPTANCILAR SOK. NO:1A SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
-          <t>02.01.2025</t>
+          <t>20.03.2025</t>
         </is>
       </c>
       <c r="F186" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G186" t="n">
         <v>4000</v>
       </c>
       <c r="H186" t="n">
-        <v>0</v>
+        <v>697.5</v>
       </c>
       <c r="I186" t="n">
-        <v>4000</v>
+        <v>4697.5</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>IC2025/002926</t>
+          <t>IC2025/049003</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>AHMET KARAKÜTÜK DİKİLİTAŞ DÜK1</t>
+          <t>SUİT GÜZELLİK MERKEZİ REV</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>KÜÇÜKMİNARE MAH. DİKİLİTAŞ CAD. NO:24/100 SİVAS/SİVAS</t>
+          <t>ÖRTÜLÜPINAR MAH. İHRAMCIZADE SOK. NO:9 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
-          <t>31.12.2024</t>
+          <t>17.03.2025</t>
         </is>
       </c>
       <c r="F187" t="n">
         <v>1</v>
       </c>
       <c r="G187" t="n">
-        <v>2500</v>
+        <v>3000</v>
       </c>
       <c r="H187" t="n">
         <v>0</v>
       </c>
       <c r="I187" t="n">
-        <v>2500</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>IC2024/285449</t>
+          <t>IC2025/045830</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>GÜLLÜ TULUMCU</t>
+          <t>BURAK İNŞ A BLOK TUZLUGÖL D16-D17-D18</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>MEHMET AKİF ERSOY MAH. GÖKÇEKLER CAD. NO:33 SİVAS/SİVAS</t>
+          <t>TUZLUGÖL MAH. 55 SOK. NO:6 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
-          <t>23.12.2024</t>
+          <t>10.03.2025</t>
         </is>
       </c>
       <c r="F188" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G188" t="n">
-        <v>2000</v>
+        <v>9000</v>
       </c>
       <c r="H188" t="n">
-        <v>282</v>
+        <v>2092.5</v>
       </c>
       <c r="I188" t="n">
-        <v>2282</v>
+        <v>11092.5</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>IC2024/284465</t>
+          <t>IC2025/047046</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>HÜSEYİN ÇETİNKAYA DÜK1</t>
+          <t>HÜSEYİN KAÇTAN ZİRAAT BANKASI HAFİK</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
-          <t>ŞEYH ŞAMİL MAH. HAMZA YERLİKAYA CAD. NO:73 SİVAS/SİVAS</t>
+          <t>FATİH MAH. ATATÜRK NO:2/A HAFİK/SİVAS</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
-          <t>23.12.2024</t>
+          <t>09.03.2025</t>
         </is>
       </c>
       <c r="F189" t="n">
         <v>2</v>
       </c>
       <c r="G189" t="n">
-        <v>4000</v>
+        <v>6000</v>
       </c>
       <c r="H189" t="n">
-        <v>282</v>
+        <v>2790</v>
       </c>
       <c r="I189" t="n">
-        <v>4282</v>
+        <v>8790</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>IC2024/283994</t>
+          <t>IC2025/045272</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>EDA ERSOY DİRİLİŞ</t>
+          <t>MAHMUT KARADAĞ SEYRANTEPE D5</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t>DİRİLİŞ MAH. 74 NO:6 SİVAS/SİVAS</t>
+          <t>SEYRANTEPE MAH. 21 SOK. NO:4 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
-          <t>21.12.2024</t>
+          <t>08.03.2025</t>
         </is>
       </c>
       <c r="F190" t="n">
         <v>1</v>
       </c>
       <c r="G190" t="n">
-        <v>2000</v>
+        <v>3000</v>
       </c>
       <c r="H190" t="n">
-        <v>282</v>
+        <v>0</v>
       </c>
       <c r="I190" t="n">
-        <v>2282</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>IC2024/282317</t>
+          <t>IC2025/045273</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>GÜMÜŞ KENT SİTESİ ALİBABA D3- D12 -D13-D15-D18 REV</t>
+          <t>BİNALİ SOYDAN KILAVUZ D4</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>ALİBABA MAH. 46 SOK. NO:4 SİVAS/SİVAS</t>
+          <t>KILAVUZ MAH. 26 SOK. NO:7 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
-          <t>20.12.2024</t>
+          <t>08.03.2025</t>
         </is>
       </c>
       <c r="F191" t="n">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="G191" t="n">
-        <v>6000</v>
+        <v>3000</v>
       </c>
       <c r="H191" t="n">
-        <v>1128</v>
+        <v>0</v>
       </c>
       <c r="I191" t="n">
-        <v>7128</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>IC2024/282420</t>
+          <t>IC2025/044506</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>ADNAN HATİP OSB</t>
+          <t>AHMET AKTAŞ ALİBABA İRFANOĞLU D25 REV</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t>AHMET TURANGAZİ MAH. OSB 18 SOK. NO:20 SİVAS/SİVAS</t>
+          <t>ALİBABA MAH. TÜRKMEN CAD. NO:3 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
-          <t>20.12.2024</t>
+          <t>07.03.2025</t>
         </is>
       </c>
       <c r="F192" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G192" t="n">
-        <v>4000</v>
+        <v>3000</v>
       </c>
       <c r="H192" t="n">
         <v>0</v>
       </c>
       <c r="I192" t="n">
-        <v>4000</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>IC2024/281754</t>
+          <t>IC2025/043089</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>ÖZTÜRKLER PESTİL GIDA</t>
+          <t>AKİF DAĞDEVİREN ESENYURT</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t>ECE MAH. BATTAL GAZİ CAD. NO:9 SİVAS/SİVAS</t>
+          <t>ESENYURT MAH. 71 NO:30 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
-          <t>19.12.2024</t>
+          <t>05.03.2025</t>
         </is>
       </c>
       <c r="F193" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G193" t="n">
-        <v>2000</v>
+        <v>6000</v>
       </c>
       <c r="H193" t="n">
-        <v>564</v>
+        <v>0</v>
       </c>
       <c r="I193" t="n">
-        <v>2564</v>
+        <v>6000</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>IC2024/275315</t>
+          <t>IC2025/044015</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>ÖMER ÖZDERE ESENYURT REV</t>
+          <t>DALGIÇ YEMEKÇİLİK</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t>ESENYURT MAH. ŞEHİT MÜCAHİT IRMAK SOK. NO:4 SİVAS/SİVAS</t>
+          <t>GÜLTEPE MAH. 14. TOPTANCILAR SOK. NO:59 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
-          <t>16.12.2024</t>
+          <t>03.03.2025</t>
         </is>
       </c>
       <c r="F194" t="n">
         <v>2</v>
       </c>
       <c r="G194" t="n">
-        <v>0</v>
+        <v>10000</v>
       </c>
       <c r="H194" t="n">
-        <v>2256</v>
+        <v>3516</v>
       </c>
       <c r="I194" t="n">
-        <v>2256</v>
+        <v>13516</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>IC2024/275331</t>
+          <t>IC2025/046776</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>ZEKİ YAVUZ ŞEYHŞAMİL REV</t>
+          <t>DURDU BULUT KIZIRMAK BLOKLARI B BLOK D2</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>ŞEYH ŞAMİL MAH. 96 SOK. NO:16 SİVAS/SİVAS</t>
+          <t>KOÇ MAH. ORTAYOL NO:12 HAFİK/SİVAS</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
-          <t>16.12.2024</t>
+          <t>03.03.2025</t>
         </is>
       </c>
       <c r="F195" t="n">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="G195" t="n">
-        <v>0</v>
+        <v>3000</v>
       </c>
       <c r="H195" t="n">
-        <v>1672.5</v>
+        <v>697.5</v>
       </c>
       <c r="I195" t="n">
-        <v>1672.5</v>
+        <v>3697.5</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>IC2024/273316</t>
+          <t>IC2025/041612</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>BURAK İNŞ TUZLUGÖL B BLOK</t>
+          <t>HAKKI ÇOPUR C.Ü LOJMANLARI</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
-          <t>TUZLUGÖL MAH. 54 SOK. NO:2 SİVAS/SİVAS</t>
+          <t>EĞRİKÖPRÜ MAH. 27 SOK. NO:7 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
-          <t>13.12.2024</t>
+          <t>02.03.2025</t>
         </is>
       </c>
       <c r="F196" t="n">
         <v>1</v>
       </c>
       <c r="G196" t="n">
-        <v>2000</v>
+        <v>3000</v>
       </c>
       <c r="H196" t="n">
-        <v>0</v>
+        <v>697.5</v>
       </c>
       <c r="I196" t="n">
-        <v>2000</v>
+        <v>3697.5</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>IC2024/269689</t>
+          <t>IC2025/046824</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>GROSS58 MARKET</t>
+          <t>SUİT GÜZELLİK MERKEZİ</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t>ŞEYH ŞAMİL MAH. EMİR PAŞA CAD. NO:50A-50C SİVAS/SİVAS</t>
+          <t>ÖRTÜLÜPINAR MAH. İHRAMCIZADE SOK. NO:9 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
-          <t>11.12.2024</t>
+          <t>02.03.2025</t>
         </is>
       </c>
       <c r="F197" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G197" t="n">
-        <v>0</v>
+        <v>3000</v>
       </c>
       <c r="H197" t="n">
         <v>0</v>
       </c>
       <c r="I197" t="n">
-        <v>0</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>IC2024/268252</t>
+          <t>IC2025/030755</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>EMİNE ÖZIŞIK DİRİLİŞ D1-D7</t>
+          <t>AHMET TURAN ÇINAR AKDEĞİRMEN D2 REV</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t>DİRİLİŞ MAH. 74 NO:4 SİVAS/SİVAS</t>
+          <t>AKDEĞİRMEN MAH. DİSPANSER SOK. NO:34 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
-          <t>10.12.2024</t>
+          <t>12.02.2025</t>
         </is>
       </c>
       <c r="F198" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G198" t="n">
-        <v>4000</v>
+        <v>3000</v>
       </c>
       <c r="H198" t="n">
         <v>0</v>
       </c>
       <c r="I198" t="n">
-        <v>4000</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>IC2024/266883</t>
+          <t>IC2025/028884</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>SERTAP SAÇAN GÜZEL EVLER D12</t>
+          <t>MEHMET KOÇ ŞEYHŞAMİL D16 TADİLAT</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t>MEVLANA MAH. RAHMI GÜNAY CAD. NO:34/1 SİVAS/SİVAS</t>
+          <t>ŞEYH ŞAMİL MAH. Y. ZİYA BAŞARA CAD. NO:12/1 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
-          <t>09.12.2024</t>
+          <t>09.02.2025</t>
         </is>
       </c>
       <c r="F199" t="n">
         <v>1</v>
       </c>
       <c r="G199" t="n">
-        <v>0</v>
+        <v>3000</v>
       </c>
       <c r="H199" t="n">
-        <v>564</v>
+        <v>697.5</v>
       </c>
       <c r="I199" t="n">
-        <v>564</v>
+        <v>3697.5</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>IC2024/254116</t>
+          <t>IC2025/028008</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>TOKİ ANADOLU CAMİİ REV</t>
+          <t>ZEKİ YAVUZ ŞEYHŞAMİL D5-D6 REV</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t>DANİŞMENTGAZİ MAH. 39 SOK. NO:2 SİVAS/SİVAS</t>
+          <t>ŞEYH ŞAMİL MAH. 96 SOK. NO:16 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
-          <t>01.12.2024</t>
+          <t>07.02.2025</t>
         </is>
       </c>
       <c r="F200" t="n">
         <v>2</v>
       </c>
       <c r="G200" t="n">
-        <v>0</v>
+        <v>6000</v>
       </c>
       <c r="H200" t="n">
-        <v>564</v>
+        <v>2092.5</v>
       </c>
       <c r="I200" t="n">
-        <v>564</v>
+        <v>8092.5</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>IC2024/255600</t>
+          <t>IC2025/031738</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>ZÜLEYHA ÇELEBİ</t>
+          <t>ADNAN HATİP OSB REV</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>ALİBABA MAH. 117 SOK. NO:39 SİVAS/SİVAS</t>
+          <t>AHMET TURANGAZİ MAH. OSB 18 SOK. NO:20 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
-          <t>29.11.2024</t>
+          <t>07.02.2025</t>
         </is>
       </c>
       <c r="F201" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G201" t="n">
-        <v>1500</v>
+        <v>0</v>
       </c>
       <c r="H201" t="n">
-        <v>0</v>
+        <v>1395</v>
       </c>
       <c r="I201" t="n">
-        <v>1500</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>IC2024/250326</t>
+          <t>IC2025/022602</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>AHMET ÖZBÖLÜK</t>
+          <t>YUNUSOĞLU MOBİLYA SEYFİ BAŞ DÜK1</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t>AKDEĞİRMEN MAH. 17 SOK. NO:16 SİVAS/SİVAS</t>
+          <t>AHMET TURANGAZİ MAH. OSB 12 SOK. NO:30 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
-          <t>26.11.2024</t>
+          <t>30.01.2025</t>
         </is>
       </c>
       <c r="F202" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G202" t="n">
-        <v>2000</v>
+        <v>6000</v>
       </c>
       <c r="H202" t="n">
-        <v>282</v>
+        <v>2790</v>
       </c>
       <c r="I202" t="n">
-        <v>2282</v>
+        <v>8790</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>IC2024/248652</t>
+          <t>IC2025/020448</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>HÜSEYİN KARACA İNÖNÜ</t>
+          <t>MUSTAFA ILIKÇAY ŞAHİN PASTANESİ</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t>İNÖNÜ MAH. 22 SOK. NO:19/4 SİVAS/SİVAS</t>
+          <t>ÖRTÜLÜPINAR MAH. İNÖNÜ CAD. NO:16 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
-          <t>24.11.2024</t>
+          <t>28.01.2025</t>
         </is>
       </c>
       <c r="F203" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G203" t="n">
-        <v>0</v>
+        <v>10000</v>
       </c>
       <c r="H203" t="n">
-        <v>1128</v>
+        <v>1395</v>
       </c>
       <c r="I203" t="n">
-        <v>1128</v>
+        <v>11395</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>IC2024/249144</t>
+          <t>IC2025/020244</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>TOKİ ANADOLU CAMİİ</t>
+          <t>AHMET AKTAŞ ALİBABA İRFANOĞLU D25</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t>DANİŞMENTGAZİ MAH. 39 SOK. NO:2 SİVAS/SİVAS</t>
+          <t>ALİBABA MAH. TÜRKMEN CAD. NO:3 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
-          <t>24.11.2024</t>
+          <t>27.01.2025</t>
         </is>
       </c>
       <c r="F204" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G204" t="n">
-        <v>4000</v>
+        <v>3000</v>
       </c>
       <c r="H204" t="n">
         <v>0</v>
       </c>
       <c r="I204" t="n">
-        <v>4000</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>IC2024/243659</t>
+          <t>IC2025/020396</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>AHMET TURAN EKER</t>
+          <t>GROSS58 MARKET REV2</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t>ALİBABA MAH. SEYRANTEPE CAD. NO:31/1 SİVAS/SİVAS</t>
+          <t>ŞEYH ŞAMİL MAH. EMİR PAŞA CAD. NO:50A-50C SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
-          <t>21.11.2024</t>
+          <t>27.01.2025</t>
         </is>
       </c>
       <c r="F205" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G205" t="n">
-        <v>2000</v>
+        <v>0</v>
       </c>
       <c r="H205" t="n">
         <v>0</v>
       </c>
       <c r="I205" t="n">
-        <v>2000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>KL2024/240253</t>
+          <t>IC2025/017551</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>ZEKİ YAVUZ ŞEYHŞAMİL KOLON REV</t>
+          <t>MEHMET EMİN KOÇYİĞİT BURAK İNŞ A BLOK D12 REV2</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t>ŞEYH ŞAMİL MAH. 94 SOK. NO:3 SİVAS/SİVAS</t>
+          <t>TUZLUGÖL MAH. 55 SOK. NO:6 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
-          <t>18.11.2024</t>
+          <t>23.01.2025</t>
         </is>
       </c>
       <c r="F206" t="n">
         <v>1</v>
       </c>
       <c r="G206" t="n">
         <v>0</v>
       </c>
       <c r="H206" t="n">
-        <v>0</v>
+        <v>2092.5</v>
       </c>
       <c r="I206" t="n">
-        <v>0</v>
+        <v>2092.5</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>IC2024/236376</t>
+          <t>IC2025/017056</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>ŞERİFE ÜNSAL İNÖNÜ</t>
+          <t>ZÜBEYDE YAKAN ALİBABA D2</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t>İNÖNÜ MAH. 10 SOK. NO:33 SİVAS/SİVAS</t>
+          <t>ALİBABA MAH. 19 SOK. NO:16 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
-          <t>15.11.2024</t>
+          <t>22.01.2025</t>
         </is>
       </c>
       <c r="F207" t="n">
         <v>1</v>
       </c>
       <c r="G207" t="n">
-        <v>2000</v>
+        <v>3000</v>
       </c>
       <c r="H207" t="n">
-        <v>846</v>
+        <v>0</v>
       </c>
       <c r="I207" t="n">
-        <v>2846</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>IC2024/229445</t>
+          <t>IC2025/016967</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>CİHAN KALKAN UMUT YAPI D5 REV</t>
+          <t>SARMAŞIK SİTESİ D5-D7-D10-D11-D12 REV</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t>ÇİÇEKLİ MAH. 6 SOK. NO:11 SİVAS/SİVAS</t>
+          <t>YEŞİLYURT MAH. ÇİFTLİK CAD. NO:43 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
-          <t>10.11.2024</t>
+          <t>22.01.2025</t>
         </is>
       </c>
       <c r="F208" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G208" t="n">
-        <v>2000</v>
+        <v>13000</v>
       </c>
       <c r="H208" t="n">
-        <v>282</v>
+        <v>0</v>
       </c>
       <c r="I208" t="n">
-        <v>2282</v>
+        <v>13000</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>IC2024/229444</t>
+          <t>IC2025/016701</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>ALİ KÖSE YENİDOĞAN</t>
+          <t>FATİH ARKAN ARKAN GRUP D19</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
-          <t>YENİDOĞAN MAH. ESER CAD. NO:10 SİVAS/SİVAS</t>
+          <t>YEŞİLYURT MAH. ÇİFTLİK CAD. NO:45 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
-          <t>10.11.2024</t>
+          <t>22.01.2025</t>
         </is>
       </c>
       <c r="F209" t="n">
         <v>1</v>
       </c>
       <c r="G209" t="n">
-        <v>2000</v>
+        <v>3000</v>
       </c>
       <c r="H209" t="n">
         <v>0</v>
       </c>
       <c r="I209" t="n">
-        <v>2000</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>IC2024/226855</t>
+          <t>IC2025/017391</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t>AHMET ERDOĞAN ESENYURT</t>
+          <t>GROSS58 MARKET</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t>ESENYURT MAH. ESENYURT CAD. NO:109 SİVAS/SİVAS</t>
+          <t>ŞEYH ŞAMİL MAH. EMİR PAŞA CAD. NO:50A-50C SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
-          <t>07.11.2024</t>
+          <t>22.01.2025</t>
         </is>
       </c>
       <c r="F210" t="n">
         <v>2</v>
       </c>
       <c r="G210" t="n">
-        <v>4000</v>
+        <v>0</v>
       </c>
       <c r="H210" t="n">
         <v>0</v>
       </c>
       <c r="I210" t="n">
-        <v>4000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>IC2024/225393</t>
+          <t>IC2025/015636</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t>ÖMER ÖZDERE ESENYURT</t>
+          <t>MEHMET EMİN KOÇYİĞİT BURAK İNŞ A BLOK D12 REV</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t>ESENYURT MAH. ŞEHİT MÜCAHİT IRMAK SOK. NO:4 SİVAS/SİVAS</t>
+          <t>TUZLUGÖL MAH. 55 SOK. NO:6 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
-          <t>28.10.2024</t>
+          <t>21.01.2025</t>
         </is>
       </c>
       <c r="F211" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G211" t="n">
-        <v>4000</v>
+        <v>3000</v>
       </c>
       <c r="H211" t="n">
         <v>0</v>
       </c>
       <c r="I211" t="n">
-        <v>4000</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>IC2024/208805</t>
+          <t>IC2025/014780</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>İHSAN HAYKIR SULARBAŞI DÜK1</t>
+          <t>MEHMET TEKİN ABDULVAHABİGAZİ D1</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t>SULARBAŞI MAH. 1 SOK. NO:5 SİVAS/SİVAS</t>
+          <t>ABDULVAHABİGAZİ MAH. ŞEHİT SOK. NO:3 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
-          <t>25.10.2024</t>
+          <t>20.01.2025</t>
         </is>
       </c>
       <c r="F212" t="n">
         <v>1</v>
       </c>
       <c r="G212" t="n">
-        <v>2000</v>
+        <v>3000</v>
       </c>
       <c r="H212" t="n">
         <v>0</v>
       </c>
       <c r="I212" t="n">
-        <v>2000</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>IC2024/194032</t>
+          <t>IC2025/013818</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>UMUT YAPI GÜLAĞA KARŞIYAKA 93. sok</t>
+          <t>ZEHRA ASLAN GÜLTEPE DÜK1 REV</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t>KARŞIYAKA MAH. 93 SOK. NO:75 SİVAS/SİVAS</t>
+          <t>GÜLTEPE MAH. METANET SOK. NO:1M SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
-          <t>15.10.2024</t>
+          <t>16.01.2025</t>
         </is>
       </c>
       <c r="F213" t="n">
         <v>2</v>
       </c>
       <c r="G213" t="n">
-        <v>4000</v>
+        <v>0</v>
       </c>
       <c r="H213" t="n">
-        <v>564</v>
+        <v>2092.5</v>
       </c>
       <c r="I213" t="n">
-        <v>4564</v>
+        <v>2092.5</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>IC2024/192749</t>
+          <t>IC2025/007529</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>UMUT YAPI GÜLAĞA KARŞIYAKA ŞİMŞEK SOK</t>
+          <t>ŞÜKRİYE ŞAŞKIN UMUT YAPI D6 REV</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
-          <t>KARŞIYAKA MAH. ŞİMŞEK SOK. NO:39 SİVAS/SİVAS</t>
+          <t>ÇİÇEKLİ MAH. 6 SOK. NO:11 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
-          <t>14.10.2024</t>
+          <t>10.01.2025</t>
         </is>
       </c>
       <c r="F214" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G214" t="n">
-        <v>4000</v>
+        <v>2000</v>
       </c>
       <c r="H214" t="n">
         <v>0</v>
       </c>
       <c r="I214" t="n">
-        <v>4000</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>IC2024/187301</t>
+          <t>IC2025/005559</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t>MEHMET KAVAK KADIBURHANETTİN LOKANTA REV</t>
+          <t>EDA ERSOY DİRİLİŞ D4 REV</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t>KADI BURHANETTİN MAH. NECİP FAZIL KISAKÜREK CAD. NO:6 SİVAS/SİVAS</t>
+          <t>DİRİLİŞ MAH. 74 NO:6 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
-          <t>08.10.2024</t>
+          <t>07.01.2025</t>
         </is>
       </c>
       <c r="F215" t="n">
         <v>1</v>
       </c>
       <c r="G215" t="n">
-        <v>0</v>
+        <v>2000</v>
       </c>
       <c r="H215" t="n">
         <v>0</v>
       </c>
       <c r="I215" t="n">
-        <v>0</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>IC2024/184628</t>
+          <t>IC2025/002769</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>TOKİ DY3 D15  MERYEM CİVELEK</t>
+          <t>BURAK İNŞ A BLOK TUZLUGÖL REV</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t>MERAKÜM MAH. 56. SOK. NO:1/2 SİVAS/SİVAS</t>
+          <t>TUZLUGÖL MAH. 55 SOK. NO:6 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
-          <t>07.10.2024</t>
+          <t>06.01.2025</t>
         </is>
       </c>
       <c r="F216" t="n">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="G216" t="n">
-        <v>2000</v>
+        <v>0</v>
       </c>
       <c r="H216" t="n">
-        <v>0</v>
+        <v>4032</v>
       </c>
       <c r="I216" t="n">
-        <v>2000</v>
+        <v>4032</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>IC2024/183451</t>
+          <t>IC2025/003167</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>METİN TAŞ ALİBABA D3</t>
+          <t>SUAT DEMİRER KILAVUZ D1</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
-          <t>ALİBABA MAH. 117 SOK. NO:7 SİVAS/SİVAS</t>
+          <t>KILAVUZ MAH. KELKİT SOK. NO:4/2 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
-          <t>04.10.2024</t>
+          <t>04.01.2025</t>
         </is>
       </c>
       <c r="F217" t="n">
         <v>1</v>
       </c>
       <c r="G217" t="n">
         <v>2000</v>
       </c>
       <c r="H217" t="n">
-        <v>282</v>
+        <v>1395</v>
       </c>
       <c r="I217" t="n">
-        <v>2282</v>
+        <v>3395</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>KL2024/172818</t>
+          <t>IC2025/006719</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>METİN TAŞ ALİBABA KOLON</t>
+          <t>ERDAL KOÇ DEMİRCİLERARDI DÜK1</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t>ALİBABA MAH. 117 SOK. NO:7 SİVAS/SİVAS</t>
+          <t>DEMİRCİLERARDI MAH. ŞEHİTLER CAD. NO:45 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
-          <t>26.09.2024</t>
+          <t>03.01.2025</t>
         </is>
       </c>
       <c r="F218" t="n">
         <v>1</v>
       </c>
       <c r="G218" t="n">
-        <v>2000</v>
+        <v>2500</v>
       </c>
       <c r="H218" t="n">
-        <v>0</v>
+        <v>697.5</v>
       </c>
       <c r="I218" t="n">
-        <v>2000</v>
+        <v>3197.5</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>IC2024/172928</t>
+          <t>IC2025/002842</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t>MUSTAFA KURBANOĞLU KÜNGÜZ APT DÜK1</t>
+          <t>ZEHRA ASLAN GÜLTEPE</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t>ESKİKALE MAH. HOCA İMAM SOK. NO:12 SİVAS/SİVAS</t>
+          <t>GÜLTEPE MAH. METANET SOK. NO:1M SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
-          <t>26.09.2024</t>
+          <t>02.01.2025</t>
         </is>
       </c>
       <c r="F219" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G219" t="n">
-        <v>2000</v>
+        <v>4000</v>
       </c>
       <c r="H219" t="n">
-        <v>282</v>
+        <v>0</v>
       </c>
       <c r="I219" t="n">
-        <v>2282</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>IC2024/174073</t>
+          <t>IC2025/002926</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t>AKPOLAT STÜDYO EVLERİ KARDEŞLER</t>
+          <t>AHMET KARAKÜTÜK DİKİLİTAŞ DÜK1</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
-          <t>KARDEŞLER MAH. 68 SOK. NO:6 SİVAS/SİVAS</t>
+          <t>KÜÇÜKMİNARE MAH. DİKİLİTAŞ CAD. NO:24/100 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
-          <t>25.09.2024</t>
+          <t>31.12.2024</t>
         </is>
       </c>
       <c r="F220" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G220" t="n">
-        <v>4000</v>
+        <v>2500</v>
       </c>
       <c r="H220" t="n">
-        <v>564</v>
+        <v>0</v>
       </c>
       <c r="I220" t="n">
-        <v>4564</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>IC2024/169364</t>
+          <t>IC2024/285449</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>SAFİRA SARICA BURAK İNŞ TUZLUGÖL B BLOK D2</t>
+          <t>GÜLLÜ TULUMCU</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t>TUZLUGÖL MAH. 54 SOK. NO:2 SİVAS/SİVAS</t>
+          <t>MEHMET AKİF ERSOY MAH. GÖKÇEKLER CAD. NO:33 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
-          <t>24.09.2024</t>
+          <t>23.12.2024</t>
         </is>
       </c>
       <c r="F221" t="n">
         <v>1</v>
       </c>
       <c r="G221" t="n">
         <v>2000</v>
       </c>
       <c r="H221" t="n">
-        <v>0</v>
+        <v>697.5</v>
       </c>
       <c r="I221" t="n">
-        <v>2000</v>
+        <v>2697.5</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>IC2024/170197</t>
+          <t>IC2024/284465</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t>PINAR KUNDUZ BURAK İNŞ TUZLUGÖL B BLOK D23 REV</t>
+          <t>HÜSEYİN ÇETİNKAYA DÜK1</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
-          <t>TUZLUGÖL MAH. 54 SOK. NO:2 SİVAS/SİVAS</t>
+          <t>ŞEYH ŞAMİL MAH. HAMZA YERLİKAYA CAD. NO:73 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
-          <t>24.09.2024</t>
+          <t>23.12.2024</t>
         </is>
       </c>
       <c r="F222" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G222" t="n">
-        <v>2000</v>
+        <v>4000</v>
       </c>
       <c r="H222" t="n">
-        <v>1128</v>
+        <v>697.5</v>
       </c>
       <c r="I222" t="n">
-        <v>3128</v>
+        <v>4697.5</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>IC2024/170218</t>
+          <t>IC2024/283994</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
-          <t>BURAK İNŞ A BLOK TUZLUGÖL</t>
+          <t>EDA ERSOY DİRİLİŞ</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
-          <t>TUZLUGÖL MAH. 55 SOK. NO:6 SİVAS/SİVAS</t>
+          <t>DİRİLİŞ MAH. 74 NO:6 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
-          <t>23.09.2024</t>
+          <t>21.12.2024</t>
         </is>
       </c>
       <c r="F223" t="n">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="G223" t="n">
-        <v>17500</v>
+        <v>2000</v>
       </c>
       <c r="H223" t="n">
-        <v>0</v>
+        <v>697.5</v>
       </c>
       <c r="I223" t="n">
-        <v>17500</v>
+        <v>2697.5</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>IC2024/168395</t>
+          <t>IC2024/282317</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
-          <t>AHMET KUZU ABDULVAHABİGAZİ</t>
+          <t>GÜMÜŞ KENT SİTESİ ALİBABA D3- D12 -D13-D15-D18 REV</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
-          <t>ABDULVAHABİGAZİ MAH. 12 SOK. NO:6 SİVAS/SİVAS</t>
+          <t>ALİBABA MAH. 46 SOK. NO:4 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
-          <t>22.09.2024</t>
+          <t>20.12.2024</t>
         </is>
       </c>
       <c r="F224" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="G224" t="n">
-        <v>4000</v>
+        <v>6000</v>
       </c>
       <c r="H224" t="n">
-        <v>1128</v>
+        <v>2790</v>
       </c>
       <c r="I224" t="n">
-        <v>5128</v>
+        <v>8790</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>IC2024/168506</t>
+          <t>IC2024/282420</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
-          <t>HACI HALICI - HALICI APT</t>
+          <t>ADNAN HATİP OSB</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
-          <t>KÜMBET MAH. MUHSİN YAZICIOĞLU BULVARI CAD. NO:68 SİVAS/SİVAS</t>
+          <t>AHMET TURANGAZİ MAH. OSB 18 SOK. NO:20 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
-          <t>22.09.2024</t>
+          <t>20.12.2024</t>
         </is>
       </c>
       <c r="F225" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G225" t="n">
-        <v>2000</v>
+        <v>4000</v>
       </c>
       <c r="H225" t="n">
         <v>0</v>
       </c>
       <c r="I225" t="n">
-        <v>2000</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>IC2024/156732</t>
+          <t>IC2024/281754</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t>NEVŞANE KAVAK ABDULVAHABIGAZİ</t>
+          <t>ÖZTÜRKLER PESTİL GIDA</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
-          <t>ABDULVAHABİGAZİ MAH. 17 SOK. NO:6 SİVAS/SİVAS</t>
+          <t>ECE MAH. BATTAL GAZİ CAD. NO:9 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
-          <t>11.09.2024</t>
+          <t>19.12.2024</t>
         </is>
       </c>
       <c r="F226" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G226" t="n">
-        <v>4000</v>
+        <v>2000</v>
       </c>
       <c r="H226" t="n">
-        <v>0</v>
+        <v>1395</v>
       </c>
       <c r="I226" t="n">
-        <v>4000</v>
+        <v>3395</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>IC2024/154302</t>
+          <t>IC2024/275315</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
-          <t>AHMET TURAN ÇINAR AKDEĞİRMEN REV</t>
+          <t>ÖMER ÖZDERE ESENYURT REV</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
-          <t>AKDEĞİRMEN MAH. DİSPANSER SOK. NO:34 SİVAS/SİVAS</t>
+          <t>ESENYURT MAH. ŞEHİT MÜCAHİT IRMAK SOK. NO:4 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
-          <t>09.09.2024</t>
+          <t>16.12.2024</t>
         </is>
       </c>
       <c r="F227" t="n">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="G227" t="n">
         <v>0</v>
       </c>
       <c r="H227" t="n">
-        <v>564</v>
+        <v>5580</v>
       </c>
       <c r="I227" t="n">
-        <v>564</v>
+        <v>5580</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>IC2024/152463</t>
+          <t>IC2024/275331</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t>HÜSNÜ YERLİYURT AHMET DAĞAŞAN REV</t>
+          <t>ZEKİ YAVUZ ŞEYHŞAMİL REV</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
-          <t>DİRİLİŞ MAH. 69 SOK. NO:5/1 SİVAS/SİVAS</t>
+          <t>ŞEYH ŞAMİL MAH. 96 SOK. NO:16 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E228" t="inlineStr">
         <is>
-          <t>06.09.2024</t>
+          <t>16.12.2024</t>
         </is>
       </c>
       <c r="F228" t="n">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="G228" t="n">
-        <v>2000</v>
+        <v>0</v>
       </c>
       <c r="H228" t="n">
-        <v>0</v>
+        <v>2088</v>
       </c>
       <c r="I228" t="n">
-        <v>2000</v>
+        <v>2088</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>IC2024/150620</t>
+          <t>IC2024/273316</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t>erka yemekçilik</t>
+          <t>BURAK İNŞ TUZLUGÖL B BLOK</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
-          <t>GÜLTEPE MAH. 14. TOPTANCILAR SOK. NO:130 SİVAS/SİVAS</t>
+          <t>TUZLUGÖL MAH. 54 SOK. NO:2 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
-          <t>03.09.2024</t>
+          <t>13.12.2024</t>
         </is>
       </c>
       <c r="F229" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G229" t="n">
-        <v>10000</v>
+        <v>2000</v>
       </c>
       <c r="H229" t="n">
-        <v>811.5</v>
+        <v>0</v>
       </c>
       <c r="I229" t="n">
-        <v>10811.5</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>IC2024/169877</t>
+          <t>IC2024/269689</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
-          <t>4 EYLÜL 6 DERSLİKLİ ANAOKULU</t>
+          <t>GROSS58 MARKET</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
-          <t>DÖRTEYLÜL MAH. 10 SOK. NO:1/1 SİVAS/SİVAS</t>
+          <t>ŞEYH ŞAMİL MAH. EMİR PAŞA CAD. NO:50A-50C SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
-          <t>01.09.2024</t>
+          <t>11.12.2024</t>
         </is>
       </c>
       <c r="F230" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G230" t="n">
-        <v>10000</v>
+        <v>0</v>
       </c>
       <c r="H230" t="n">
-        <v>2469</v>
+        <v>0</v>
       </c>
       <c r="I230" t="n">
-        <v>12469</v>
+        <v>0</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>IC2024/148728</t>
+          <t>IC2024/268252</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t>MUSTAFA YILDIZ UĞRAK UNLU GIDA GÜLTEPE</t>
+          <t>EMİNE ÖZIŞIK DİRİLİŞ D1-D7</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
-          <t>GÜLTEPE MAH. 14. TOPTANCILAR SOK. NO:40C SİVAS/SİVAS</t>
+          <t>DİRİLİŞ MAH. 74 NO:4 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
-          <t>29.08.2024</t>
+          <t>10.12.2024</t>
         </is>
       </c>
       <c r="F231" t="n">
         <v>2</v>
       </c>
       <c r="G231" t="n">
-        <v>7500</v>
+        <v>4000</v>
       </c>
       <c r="H231" t="n">
         <v>0</v>
       </c>
       <c r="I231" t="n">
-        <v>7500</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>KL2024/143283</t>
+          <t>IC2024/266883</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t>OSMANGAZİ APT KOLON</t>
+          <t>SERTAP SAÇAN GÜZEL EVLER D12</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
-          <t>DEMİRCİLERARDI MAH. 14 SOK. NO:2 SİVAS/SİVAS</t>
+          <t>MEVLANA MAH. RAHMI GÜNAY CAD. NO:34/1 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E232" t="inlineStr">
         <is>
-          <t>26.08.2024</t>
+          <t>09.12.2024</t>
         </is>
       </c>
       <c r="F232" t="n">
         <v>1</v>
       </c>
       <c r="G232" t="n">
-        <v>2000</v>
+        <v>0</v>
       </c>
       <c r="H232" t="n">
-        <v>0</v>
+        <v>1395</v>
       </c>
       <c r="I232" t="n">
-        <v>2000</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>IC2024/141854</t>
+          <t>IC2024/254116</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t>HASAN TOSUN UMUT YAPI D4</t>
+          <t>TOKİ ANADOLU CAMİİ REV</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
-          <t>ÇİÇEKLİ MAH. 6 SOK. NO:11 SİVAS/SİVAS</t>
+          <t>DANİŞMENTGAZİ MAH. 39 SOK. NO:2 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
         <is>
-          <t>25.08.2024</t>
+          <t>01.12.2024</t>
         </is>
       </c>
       <c r="F233" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G233" t="n">
-        <v>420</v>
+        <v>0</v>
       </c>
       <c r="H233" t="n">
-        <v>0</v>
+        <v>564</v>
       </c>
       <c r="I233" t="n">
-        <v>420</v>
+        <v>564</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>IC2024/143281</t>
+          <t>IC2024/255600</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>TUZLUGÖL B BLOK</t>
+          <t>ZÜLEYHA ÇELEBİ</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
-          <t>TUZLUGÖL MAH. 54 SOK. NO:2 SİVAS/SİVAS</t>
+          <t>ALİBABA MAH. 117 SOK. NO:39 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E234" t="inlineStr">
         <is>
-          <t>23.08.2024</t>
+          <t>29.11.2024</t>
         </is>
       </c>
       <c r="F234" t="n">
-        <v>23</v>
+        <v>1</v>
       </c>
       <c r="G234" t="n">
-        <v>0</v>
+        <v>1500</v>
       </c>
       <c r="H234" t="n">
         <v>0</v>
       </c>
       <c r="I234" t="n">
-        <v>0</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>IC2024/141746</t>
+          <t>IC2024/250326</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t>VATAN YAPI EĞRİKÖPRÜ</t>
+          <t>AHMET ÖZBÖLÜK</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
-          <t>EĞRİKÖPRÜ MAH. 107 NO:9 SİVAS/SİVAS</t>
+          <t>AKDEĞİRMEN MAH. 17 SOK. NO:16 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
-          <t>23.08.2024</t>
+          <t>26.11.2024</t>
         </is>
       </c>
       <c r="F235" t="n">
-        <v>19</v>
+        <v>1</v>
       </c>
       <c r="G235" t="n">
-        <v>38000</v>
+        <v>2000</v>
       </c>
       <c r="H235" t="n">
-        <v>3384</v>
+        <v>282</v>
       </c>
       <c r="I235" t="n">
-        <v>41384</v>
+        <v>2282</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>IC2024/136154</t>
+          <t>IC2024/248652</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
-          <t>MEHMET KAVAK KADIBURHANETTİN LOKANTA</t>
+          <t>HÜSEYİN KARACA İNÖNÜ</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
-          <t>KADI BURHANETTİN MAH. NECİP FAZIL KISAKÜREK CAD. NO:6 SİVAS/SİVAS</t>
+          <t>İNÖNÜ MAH. 22 SOK. NO:19/4 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E236" t="inlineStr">
         <is>
-          <t>19.08.2024</t>
+          <t>24.11.2024</t>
         </is>
       </c>
       <c r="F236" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G236" t="n">
-        <v>5000</v>
+        <v>0</v>
       </c>
       <c r="H236" t="n">
-        <v>0</v>
+        <v>1959</v>
       </c>
       <c r="I236" t="n">
-        <v>5000</v>
+        <v>1959</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>IC2024/136986</t>
+          <t>IC2024/249144</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
-          <t>FATİH TORUN-MURAT HANÇER DİRİLİŞ D23</t>
+          <t>TOKİ ANADOLU CAMİİ</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
-          <t>DİRİLİŞ MAH. 69 SOK. NO:5/1 SİVAS/SİVAS</t>
+          <t>DANİŞMENTGAZİ MAH. 39 SOK. NO:2 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
-          <t>19.08.2024</t>
+          <t>24.11.2024</t>
         </is>
       </c>
       <c r="F237" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G237" t="n">
-        <v>2000</v>
+        <v>4000</v>
       </c>
       <c r="H237" t="n">
         <v>0</v>
       </c>
       <c r="I237" t="n">
-        <v>2000</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>IC2024/135604</t>
+          <t>IC2024/243659</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>İBRAHİM GÜNALTAY D32</t>
+          <t>AHMET TURAN EKER</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
-          <t>DİRİLİŞ MAH. 44 SOK. NO:3/1 SİVAS/SİVAS</t>
+          <t>ALİBABA MAH. SEYRANTEPE CAD. NO:31/1 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E238" t="inlineStr">
         <is>
-          <t>18.08.2024</t>
+          <t>21.11.2024</t>
         </is>
       </c>
       <c r="F238" t="n">
         <v>1</v>
       </c>
       <c r="G238" t="n">
         <v>2000</v>
       </c>
       <c r="H238" t="n">
         <v>0</v>
       </c>
       <c r="I238" t="n">
         <v>2000</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>KZ2024/135602</t>
+          <t>KL2024/240253</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t>OSMANGAZİ APT KAZAN DAİRESİ</t>
+          <t>ZEKİ YAVUZ ŞEYHŞAMİL KOLON REV</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
-          <t>DEMİRCİLERARDI MAH. 14 SOK. NO:2 SİVAS/SİVAS</t>
+          <t>ŞEYH ŞAMİL MAH. 94 SOK. NO:3 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
         <is>
-          <t>18.08.2024</t>
+          <t>18.11.2024</t>
         </is>
       </c>
       <c r="F239" t="n">
         <v>1</v>
       </c>
       <c r="G239" t="n">
         <v>0</v>
       </c>
       <c r="H239" t="n">
         <v>0</v>
       </c>
       <c r="I239" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>IC2024/133812</t>
+          <t>IC2024/236376</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>SELAHATTİN YILMAZ YENİDOĞAN D5</t>
+          <t>ŞERİFE ÜNSAL İNÖNÜ</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
-          <t>YENİDOĞAN MAH. 25 SOK. NO:50 SİVAS/SİVAS</t>
+          <t>İNÖNÜ MAH. 10 SOK. NO:33 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
-          <t>15.08.2024</t>
+          <t>15.11.2024</t>
         </is>
       </c>
       <c r="F240" t="n">
         <v>1</v>
       </c>
       <c r="G240" t="n">
         <v>2000</v>
       </c>
       <c r="H240" t="n">
-        <v>282</v>
+        <v>1261.5</v>
       </c>
       <c r="I240" t="n">
-        <v>2282</v>
+        <v>3261.5</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>IC2024/131278</t>
+          <t>IC2024/229445</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>HAYRİ OLGAÇ ESER EVLER C 1 BLOK</t>
+          <t>CİHAN KALKAN UMUT YAPI D5 REV</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
-          <t>YENİDOĞAN MAH. YAVUZ SULTAN SELİM CAD. NO:75/1 SİVAS/SİVAS</t>
+          <t>ÇİÇEKLİ MAH. 6 SOK. NO:11 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E241" t="inlineStr">
         <is>
-          <t>12.08.2024</t>
+          <t>10.11.2024</t>
         </is>
       </c>
       <c r="F241" t="n">
         <v>1</v>
       </c>
       <c r="G241" t="n">
         <v>2000</v>
       </c>
       <c r="H241" t="n">
         <v>282</v>
       </c>
       <c r="I241" t="n">
         <v>2282</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>IC2024/128736</t>
+          <t>IC2024/229444</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
-          <t>UĞUR KANDİL - AHMET ACIKABAK AYŞEHİR A BLOK D44</t>
+          <t>ALİ KÖSE YENİDOĞAN</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
-          <t>FATİH MAH. SULTAN MEHMET CAD. NO:54/3 SİVAS/SİVAS</t>
+          <t>YENİDOĞAN MAH. ESER CAD. NO:10 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E242" t="inlineStr">
         <is>
-          <t>09.08.2024</t>
+          <t>10.11.2024</t>
         </is>
       </c>
       <c r="F242" t="n">
         <v>1</v>
       </c>
       <c r="G242" t="n">
         <v>2000</v>
       </c>
       <c r="H242" t="n">
         <v>0</v>
       </c>
       <c r="I242" t="n">
         <v>2000</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>IC2024/128822</t>
+          <t>IC2024/226855</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t>ŞABAN ŞEKER MEVLANA</t>
+          <t>AHMET ERDOĞAN ESENYURT</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
-          <t>MEVLANA MAH. SAYGI SOK. NO:2 SİVAS/SİVAS</t>
+          <t>ESENYURT MAH. ESENYURT CAD. NO:109 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E243" t="inlineStr">
         <is>
-          <t>09.08.2024</t>
+          <t>07.11.2024</t>
         </is>
       </c>
       <c r="F243" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G243" t="n">
-        <v>2000</v>
+        <v>4000</v>
       </c>
       <c r="H243" t="n">
-        <v>282</v>
+        <v>0</v>
       </c>
       <c r="I243" t="n">
-        <v>2282</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>IC2024/169952</t>
+          <t>IC2024/225393</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t>SİVAS MİLLİ EĞİTİM MÜDÜRLÜĞÜ FATİH MAH. 24 DERSLİKLİ OKUL</t>
+          <t>ÖMER ÖZDERE ESENYURT</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
-          <t>FATİH MAH. ŞAFAK CAD. NO:16 SİVAS/SİVAS</t>
+          <t>ESENYURT MAH. ŞEHİT MÜCAHİT IRMAK SOK. NO:4 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E244" t="inlineStr">
         <is>
-          <t>08.08.2024</t>
+          <t>28.10.2024</t>
         </is>
       </c>
       <c r="F244" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G244" t="n">
-        <v>15000</v>
+        <v>4000</v>
       </c>
       <c r="H244" t="n">
-        <v>1623</v>
+        <v>0</v>
       </c>
       <c r="I244" t="n">
-        <v>16623</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>IC2024/128331</t>
+          <t>IC2024/208805</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
-          <t>ESRA ÇAKMAKTEPE EĞRİKÖPRÜ</t>
+          <t>İHSAN HAYKIR SULARBAŞI DÜK1</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
-          <t>EĞRİKÖPRÜ MAH. 16 SOK. NO:1 SİVAS/SİVAS</t>
+          <t>SULARBAŞI MAH. 1 SOK. NO:5 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E245" t="inlineStr">
         <is>
-          <t>07.08.2024</t>
+          <t>25.10.2024</t>
         </is>
       </c>
       <c r="F245" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G245" t="n">
-        <v>4000</v>
+        <v>2000</v>
       </c>
       <c r="H245" t="n">
         <v>0</v>
       </c>
       <c r="I245" t="n">
-        <v>4000</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>IC2024/122558</t>
+          <t>IC2024/194032</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
-          <t>KUL MUHAMMED GÜZEL- SAMET KELEŞ TUZLUGÖL D10</t>
+          <t>UMUT YAPI GÜLAĞA KARŞIYAKA 93. sok</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
-          <t>TUZLUGÖL MAH. 82 NO:5 SİVAS/SİVAS</t>
+          <t>KARŞIYAKA MAH. 93 SOK. NO:75 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E246" t="inlineStr">
         <is>
-          <t>01.08.2024</t>
+          <t>15.10.2024</t>
         </is>
       </c>
       <c r="F246" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G246" t="n">
-        <v>2000</v>
+        <v>4000</v>
       </c>
       <c r="H246" t="n">
-        <v>282</v>
+        <v>564</v>
       </c>
       <c r="I246" t="n">
-        <v>2282</v>
+        <v>4564</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>IC2024/122332</t>
+          <t>IC2024/192749</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
-          <t>YAVUZ KIZILYAR ALİBABA</t>
+          <t>UMUT YAPI GÜLAĞA KARŞIYAKA ŞİMŞEK SOK</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
-          <t>ALİBABA MAH. 39 SOK. NO:37 SİVAS/SİVAS</t>
+          <t>KARŞIYAKA MAH. ŞİMŞEK SOK. NO:39 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E247" t="inlineStr">
         <is>
-          <t>01.08.2024</t>
+          <t>14.10.2024</t>
         </is>
       </c>
       <c r="F247" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G247" t="n">
-        <v>2500</v>
+        <v>4000</v>
       </c>
       <c r="H247" t="n">
-        <v>282</v>
+        <v>0</v>
       </c>
       <c r="I247" t="n">
-        <v>2782</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>IC2024/122552</t>
+          <t>IC2024/187301</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
-          <t>MUSTAFA KEMAL OFLAZ</t>
+          <t>MEHMET KAVAK KADIBURHANETTİN LOKANTA REV</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
-          <t>ALİBABA MAH. 110 SOK. NO:10 SİVAS/SİVAS</t>
+          <t>KADI BURHANETTİN MAH. NECİP FAZIL KISAKÜREK CAD. NO:6 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E248" t="inlineStr">
         <is>
-          <t>01.08.2024</t>
+          <t>08.10.2024</t>
         </is>
       </c>
       <c r="F248" t="n">
         <v>1</v>
       </c>
       <c r="G248" t="n">
-        <v>2000</v>
+        <v>0</v>
       </c>
       <c r="H248" t="n">
-        <v>282</v>
+        <v>0</v>
       </c>
       <c r="I248" t="n">
-        <v>2282</v>
+        <v>0</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>IC2024/122380</t>
+          <t>IC2024/184628</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
-          <t>NECMETTİN İLTER UMUT YAPI D1 REV</t>
+          <t>TOKİ DY3 D15  MERYEM CİVELEK</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
-          <t>ÇİÇEKLİ MAH. 6 SOK. NO:11 SİVAS/SİVAS</t>
+          <t>MERAKÜM MAH. 56. SOK. NO:1/2 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E249" t="inlineStr">
         <is>
-          <t>31.07.2024</t>
+          <t>07.10.2024</t>
         </is>
       </c>
       <c r="F249" t="n">
         <v>1</v>
       </c>
       <c r="G249" t="n">
-        <v>420</v>
+        <v>2000</v>
       </c>
       <c r="H249" t="n">
         <v>0</v>
       </c>
       <c r="I249" t="n">
-        <v>420</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>IC2024/121785</t>
+          <t>IC2024/183451</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
-          <t>TURAN VEREP İSTİKLAL D12</t>
+          <t>METİN TAŞ ALİBABA D3</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
-          <t>İSTİKLAL MAH. 35 SOK. NO:58 SİVAS/SİVAS</t>
+          <t>ALİBABA MAH. 117 SOK. NO:7 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E250" t="inlineStr">
         <is>
-          <t>31.07.2024</t>
+          <t>04.10.2024</t>
         </is>
       </c>
       <c r="F250" t="n">
         <v>1</v>
       </c>
       <c r="G250" t="n">
         <v>2000</v>
       </c>
       <c r="H250" t="n">
-        <v>0</v>
+        <v>282</v>
       </c>
       <c r="I250" t="n">
-        <v>2000</v>
+        <v>2282</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>IC2024/122222</t>
+          <t>KL2024/172818</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
-          <t>ENES ÇEVİK-AHMET BEBEK YEŞİLYURT D24</t>
+          <t>METİN TAŞ ALİBABA KOLON</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
-          <t>YEŞİLYURT MAH. 9 SOK. NO:4 SİVAS/SİVAS</t>
+          <t>ALİBABA MAH. 117 SOK. NO:7 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E251" t="inlineStr">
         <is>
-          <t>31.07.2024</t>
+          <t>26.09.2024</t>
         </is>
       </c>
       <c r="F251" t="n">
         <v>1</v>
       </c>
       <c r="G251" t="n">
         <v>2000</v>
       </c>
       <c r="H251" t="n">
-        <v>282</v>
+        <v>0</v>
       </c>
       <c r="I251" t="n">
-        <v>2282</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>IC2024/119833</t>
+          <t>IC2024/172928</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
-          <t>AHMET YALÇIN KARDEŞLER KAHVALTICI</t>
+          <t>MUSTAFA KURBANOĞLU KÜNGÜZ APT DÜK1</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
-          <t>KARDEŞLER MAH. DESEN SOK. NO:4 SİVAS/SİVAS</t>
+          <t>ESKİKALE MAH. HOCA İMAM SOK. NO:12 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E252" t="inlineStr">
         <is>
-          <t>29.07.2024</t>
+          <t>26.09.2024</t>
         </is>
       </c>
       <c r="F252" t="n">
         <v>1</v>
       </c>
       <c r="G252" t="n">
-        <v>420</v>
+        <v>2000</v>
       </c>
       <c r="H252" t="n">
-        <v>0</v>
+        <v>282</v>
       </c>
       <c r="I252" t="n">
-        <v>420</v>
+        <v>2282</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>IC2024/118313</t>
+          <t>IC2024/174073</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
-          <t>HAYRİ KOZAN BİLGE SİTESİ A BLOK A GİRİŞ D8 REV</t>
+          <t>AKPOLAT STÜDYO EVLERİ KARDEŞLER</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
-          <t>ÖRTÜLÜPINAR MAH. R. ŞEMSETTİN SOK. NO:13 SİVAS/SİVAS</t>
+          <t>KARDEŞLER MAH. 68 SOK. NO:6 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E253" t="inlineStr">
         <is>
-          <t>27.07.2024</t>
+          <t>25.09.2024</t>
         </is>
       </c>
       <c r="F253" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G253" t="n">
-        <v>420</v>
+        <v>4000</v>
       </c>
       <c r="H253" t="n">
-        <v>282</v>
+        <v>564</v>
       </c>
       <c r="I253" t="n">
-        <v>702</v>
+        <v>4564</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>IC2024/118553</t>
+          <t>IC2024/169364</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
-          <t>AHMET TOSUN - RIZA TUTUCU ESENYURT TADİLAT</t>
+          <t>SAFİRA SARICA BURAK İNŞ TUZLUGÖL B BLOK D2</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
-          <t>ESENYURT MAH. 55 SOK. NO:7 SİVAS/SİVAS</t>
+          <t>TUZLUGÖL MAH. 54 SOK. NO:2 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E254" t="inlineStr">
         <is>
-          <t>25.07.2024</t>
+          <t>24.09.2024</t>
         </is>
       </c>
       <c r="F254" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G254" t="n">
-        <v>420</v>
+        <v>2000</v>
       </c>
       <c r="H254" t="n">
         <v>0</v>
       </c>
       <c r="I254" t="n">
-        <v>420</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>IC2024/114700</t>
+          <t>IC2024/170197</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
-          <t>UMUT YAPI 9D KOLON REV</t>
+          <t>PINAR KUNDUZ BURAK İNŞ TUZLUGÖL B BLOK D23 REV</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
-          <t>ÇİÇEKLİ MAH. 6 SOK. NO:11 SİVAS/SİVAS</t>
+          <t>TUZLUGÖL MAH. 54 SOK. NO:2 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E255" t="inlineStr">
         <is>
-          <t>24.07.2024</t>
+          <t>24.09.2024</t>
         </is>
       </c>
       <c r="F255" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G255" t="n">
-        <v>420</v>
+        <v>2000</v>
       </c>
       <c r="H255" t="n">
-        <v>564</v>
+        <v>1128</v>
       </c>
       <c r="I255" t="n">
-        <v>984</v>
+        <v>3128</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>IC2024/113450</t>
+          <t>IC2024/170218</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
-          <t>GB-02 BLOK D7</t>
+          <t>BURAK İNŞ A BLOK TUZLUGÖL</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
-          <t>DANİŞMENTGAZİ MAH. 38 SOK. NO:2/11 SİVAS/SİVAS</t>
+          <t>TUZLUGÖL MAH. 55 SOK. NO:6 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E256" t="inlineStr">
         <is>
-          <t>20.07.2024</t>
+          <t>23.09.2024</t>
         </is>
       </c>
       <c r="F256" t="n">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="G256" t="n">
-        <v>2000</v>
+        <v>17500</v>
       </c>
       <c r="H256" t="n">
-        <v>282</v>
+        <v>0</v>
       </c>
       <c r="I256" t="n">
-        <v>2282</v>
+        <v>17500</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>IC2024/108850</t>
+          <t>IC2024/168395</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
-          <t>SÜ-- AL-- YİĞİTLER</t>
+          <t>AHMET KUZU ABDULVAHABİGAZİ</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
-          <t>YİĞİTLER MAH. 5 SOK. NO:3/1 SİVAS/SİVAS</t>
+          <t>ABDULVAHABİGAZİ MAH. 12 SOK. NO:6 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E257" t="inlineStr">
         <is>
-          <t>16.07.2024</t>
+          <t>22.09.2024</t>
         </is>
       </c>
       <c r="F257" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G257" t="n">
-        <v>6000</v>
+        <v>4000</v>
       </c>
       <c r="H257" t="n">
-        <v>564</v>
+        <v>1128</v>
       </c>
       <c r="I257" t="n">
-        <v>6564</v>
+        <v>5128</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>IC2024/107817</t>
+          <t>IC2024/168506</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
-          <t>ERCAN ÇAKMAK</t>
+          <t>HACI HALICI - HALICI APT</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
-          <t>TUZLUGÖL MAH. 2 SOK. NO:20 SİVAS/SİVAS</t>
+          <t>KÜMBET MAH. MUHSİN YAZICIOĞLU BULVARI CAD. NO:68 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E258" t="inlineStr">
         <is>
-          <t>15.07.2024</t>
+          <t>22.09.2024</t>
         </is>
       </c>
       <c r="F258" t="n">
         <v>1</v>
       </c>
       <c r="G258" t="n">
         <v>2000</v>
       </c>
       <c r="H258" t="n">
         <v>0</v>
       </c>
       <c r="I258" t="n">
         <v>2000</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>IC2024/105655</t>
+          <t>IC2024/156732</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
-          <t>ÖMER SOYTEPE</t>
+          <t>NEVŞANE KAVAK ABDULVAHABIGAZİ</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
-          <t>FATİH MAH. 43 SOK. NO:28 SİVAS/SİVAS</t>
+          <t>ABDULVAHABİGAZİ MAH. 17 SOK. NO:6 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E259" t="inlineStr">
         <is>
-          <t>12.07.2024</t>
+          <t>11.09.2024</t>
         </is>
       </c>
       <c r="F259" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G259" t="n">
-        <v>2000</v>
+        <v>4000</v>
       </c>
       <c r="H259" t="n">
-        <v>282</v>
+        <v>0</v>
       </c>
       <c r="I259" t="n">
-        <v>2282</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>IC2024/105656</t>
+          <t>IC2024/154302</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
-          <t>AYŞENUR KOÇ</t>
+          <t>AHMET TURAN ÇINAR AKDEĞİRMEN REV</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
-          <t>GÖKÇEBOSTAN MAH. 4 SOK. NO:3 SİVAS/SİVAS</t>
+          <t>AKDEĞİRMEN MAH. DİSPANSER SOK. NO:34 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E260" t="inlineStr">
         <is>
-          <t>12.07.2024</t>
+          <t>09.09.2024</t>
         </is>
       </c>
       <c r="F260" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G260" t="n">
-        <v>2000</v>
+        <v>0</v>
       </c>
       <c r="H260" t="n">
-        <v>0</v>
+        <v>564</v>
       </c>
       <c r="I260" t="n">
-        <v>2000</v>
+        <v>564</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>IC2024/104038</t>
+          <t>IC2024/152463</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
-          <t>ALİ AYIK REV</t>
+          <t>HÜSNÜ YERLİYURT AHMET DAĞAŞAN REV</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
-          <t>KARŞIYAKA MAH. 41 SOK. NO:16 SİVAS/SİVAS</t>
+          <t>DİRİLİŞ MAH. 69 SOK. NO:5/1 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E261" t="inlineStr">
         <is>
-          <t>10.07.2024</t>
+          <t>06.09.2024</t>
         </is>
       </c>
       <c r="F261" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G261" t="n">
-        <v>420</v>
+        <v>2000</v>
       </c>
       <c r="H261" t="n">
-        <v>564</v>
+        <v>0</v>
       </c>
       <c r="I261" t="n">
-        <v>984</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>IC2024/103441</t>
+          <t>IC2024/150620</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
-          <t>ÖMER KUNDUZ ORHANGAZİ</t>
+          <t>erka yemekçilik</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
-          <t>ORHANGAZİ MAH. MUHTAR MEHMET YILDIZ SOK. NO:52 SİVAS/SİVAS</t>
+          <t>GÜLTEPE MAH. 14. TOPTANCILAR SOK. NO:130 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E262" t="inlineStr">
         <is>
-          <t>09.07.2024</t>
+          <t>03.09.2024</t>
         </is>
       </c>
       <c r="F262" t="n">
         <v>2</v>
       </c>
       <c r="G262" t="n">
-        <v>4000</v>
+        <v>10000</v>
       </c>
       <c r="H262" t="n">
-        <v>1128</v>
+        <v>811.5</v>
       </c>
       <c r="I262" t="n">
-        <v>5128</v>
+        <v>10811.5</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>IC2024/102490</t>
+          <t>IC2024/169877</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
-          <t>AHMET DAĞAŞAN</t>
+          <t>4 EYLÜL 6 DERSLİKLİ ANAOKULU</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
-          <t>DİRİLİŞ MAH. 69 SOK. NO:5/1 SİVAS/SİVAS</t>
+          <t>DÖRTEYLÜL MAH. 10 SOK. NO:1/1 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E263" t="inlineStr">
         <is>
-          <t>08.07.2024</t>
+          <t>01.09.2024</t>
         </is>
       </c>
       <c r="F263" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G263" t="n">
-        <v>2000</v>
+        <v>10000</v>
       </c>
       <c r="H263" t="n">
-        <v>0</v>
+        <v>3715.5</v>
       </c>
       <c r="I263" t="n">
-        <v>2000</v>
+        <v>13715.5</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>IC2024/101262</t>
+          <t>IC2024/148728</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
-          <t>MAHMUT KARTAL KARŞIYAKA</t>
+          <t>MUSTAFA YILDIZ UĞRAK UNLU GIDA GÜLTEPE</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
-          <t>KARŞIYAKA MAH. KESİKKÖPRÜ CAD. NO:47 SİVAS/SİVAS</t>
+          <t>GÜLTEPE MAH. 14. TOPTANCILAR SOK. NO:40C SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E264" t="inlineStr">
         <is>
-          <t>07.07.2024</t>
+          <t>29.08.2024</t>
         </is>
       </c>
       <c r="F264" t="n">
         <v>2</v>
       </c>
       <c r="G264" t="n">
-        <v>4000</v>
+        <v>7500</v>
       </c>
       <c r="H264" t="n">
-        <v>1410</v>
+        <v>0</v>
       </c>
       <c r="I264" t="n">
-        <v>5410</v>
+        <v>7500</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>IC2024/101048</t>
+          <t>KL2024/143283</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
-          <t>CENGİZ SÖNER MEHMETAKİF</t>
+          <t>OSMANGAZİ APT KOLON</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
-          <t>MEHMET AKİF ERSOY MAH. 22 SOK. NO:5 SİVAS/SİVAS</t>
+          <t>DEMİRCİLERARDI MAH. 14 SOK. NO:2 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E265" t="inlineStr">
         <is>
-          <t>05.07.2024</t>
+          <t>26.08.2024</t>
         </is>
       </c>
       <c r="F265" t="n">
         <v>1</v>
       </c>
       <c r="G265" t="n">
         <v>2000</v>
       </c>
       <c r="H265" t="n">
         <v>0</v>
       </c>
       <c r="I265" t="n">
         <v>2000</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>IC2024/100205</t>
+          <t>IC2024/141854</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
-          <t>YİĞİTER EKMEK FIRINI</t>
+          <t>HASAN TOSUN UMUT YAPI D4</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
-          <t>SELÇUKLU MAH. 12 SOK. NO:15/1 SİVAS/SİVAS</t>
+          <t>ÇİÇEKLİ MAH. 6 SOK. NO:11 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E266" t="inlineStr">
         <is>
-          <t>04.07.2024</t>
+          <t>25.08.2024</t>
         </is>
       </c>
       <c r="F266" t="n">
         <v>1</v>
       </c>
       <c r="G266" t="n">
-        <v>0</v>
+        <v>420</v>
       </c>
       <c r="H266" t="n">
         <v>0</v>
       </c>
       <c r="I266" t="n">
-        <v>0</v>
+        <v>420</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>IC2024/095945</t>
+          <t>IC2024/143281</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
-          <t>İBRAHİM GÜNALTAY D28</t>
+          <t>TUZLUGÖL B BLOK</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
-          <t>DİRİLİŞ MAH. 44 SOK. NO:3/1 SİVAS/SİVAS</t>
+          <t>TUZLUGÖL MAH. 54 SOK. NO:2 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E267" t="inlineStr">
         <is>
-          <t>29.06.2024</t>
+          <t>23.08.2024</t>
         </is>
       </c>
       <c r="F267" t="n">
-        <v>1</v>
+        <v>23</v>
       </c>
       <c r="G267" t="n">
-        <v>2000</v>
+        <v>0</v>
       </c>
       <c r="H267" t="n">
-        <v>282</v>
+        <v>0</v>
       </c>
       <c r="I267" t="n">
-        <v>2282</v>
+        <v>0</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>IC2024/095929</t>
+          <t>IC2024/141746</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
-          <t>AHMET TURAN ÇINAR</t>
+          <t>VATAN YAPI EĞRİKÖPRÜ</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
-          <t>AKDEĞİRMEN MAH. DİSPANSER SOK. NO:34 SİVAS/SİVAS</t>
+          <t>EĞRİKÖPRÜ MAH. 107 NO:9 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E268" t="inlineStr">
         <is>
-          <t>29.06.2024</t>
+          <t>23.08.2024</t>
         </is>
       </c>
       <c r="F268" t="n">
-        <v>5</v>
+        <v>19</v>
       </c>
       <c r="G268" t="n">
-        <v>10000</v>
+        <v>38000</v>
       </c>
       <c r="H268" t="n">
-        <v>0</v>
+        <v>10854</v>
       </c>
       <c r="I268" t="n">
-        <v>10000</v>
+        <v>48854</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>IC2024/094736</t>
+          <t>IC2024/136154</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
-          <t>SELAHATTİN DEMİRTAŞ</t>
+          <t>MEHMET KAVAK KADIBURHANETTİN LOKANTA</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
-          <t>KARŞIYAKA MAH. 16 SOK. NO:11 SİVAS/SİVAS</t>
+          <t>KADI BURHANETTİN MAH. NECİP FAZIL KISAKÜREK CAD. NO:6 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E269" t="inlineStr">
         <is>
-          <t>27.06.2024</t>
+          <t>19.08.2024</t>
         </is>
       </c>
       <c r="F269" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G269" t="n">
-        <v>420</v>
+        <v>5000</v>
       </c>
       <c r="H269" t="n">
-        <v>282</v>
+        <v>0</v>
       </c>
       <c r="I269" t="n">
-        <v>702</v>
+        <v>5000</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>IC2024/096638</t>
+          <t>IC2024/136986</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
-          <t>Gülağa Etem Bey</t>
+          <t>FATİH TORUN-MURAT HANÇER DİRİLİŞ D23</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
-          <t>KARŞIYAKA MAH. 16 SOK. NO:31 SİVAS/SİVAS</t>
+          <t>DİRİLİŞ MAH. 69 SOK. NO:5/1 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E270" t="inlineStr">
         <is>
-          <t>27.06.2024</t>
+          <t>19.08.2024</t>
         </is>
       </c>
       <c r="F270" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G270" t="n">
-        <v>4000</v>
+        <v>2000</v>
       </c>
       <c r="H270" t="n">
         <v>0</v>
       </c>
       <c r="I270" t="n">
-        <v>4000</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>IC2024/093662</t>
+          <t>IC2024/135604</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
-          <t>ALİ KOÇ</t>
+          <t>İBRAHİM GÜNALTAY D32</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
-          <t>FATİH MAH. 80 SOK. NO:2 SİVAS/SİVAS</t>
+          <t>DİRİLİŞ MAH. 44 SOK. NO:3/1 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E271" t="inlineStr">
         <is>
-          <t>26.06.2024</t>
+          <t>18.08.2024</t>
         </is>
       </c>
       <c r="F271" t="n">
         <v>1</v>
       </c>
       <c r="G271" t="n">
         <v>2000</v>
       </c>
       <c r="H271" t="n">
         <v>0</v>
       </c>
       <c r="I271" t="n">
         <v>2000</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>IC2024/090485</t>
+          <t>KZ2024/135602</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
-          <t>SAKARYA İNŞAAT</t>
+          <t>OSMANGAZİ APT KAZAN DAİRESİ</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
-          <t>KILAVUZ MAH. ŞEHİT BAHADDİN ERTURHAN NO:58 SİVAS/SİVAS</t>
+          <t>DEMİRCİLERARDI MAH. 14 SOK. NO:2 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E272" t="inlineStr">
         <is>
-          <t>21.06.2024</t>
+          <t>18.08.2024</t>
         </is>
       </c>
       <c r="F272" t="n">
         <v>1</v>
       </c>
       <c r="G272" t="n">
-        <v>420</v>
+        <v>0</v>
       </c>
       <c r="H272" t="n">
         <v>0</v>
       </c>
       <c r="I272" t="n">
-        <v>420</v>
+        <v>0</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>IC2024/090595</t>
+          <t>IC2024/133812</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
-          <t>SELAHATTİN DEMİRTAŞ</t>
+          <t>SELAHATTİN YILMAZ YENİDOĞAN D5</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
-          <t>KARŞIYAKA MAH. 16 SOK. NO:11 SİVAS/SİVAS</t>
+          <t>YENİDOĞAN MAH. 25 SOK. NO:50 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E273" t="inlineStr">
         <is>
-          <t>21.06.2024</t>
+          <t>15.08.2024</t>
         </is>
       </c>
       <c r="F273" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G273" t="n">
-        <v>4000</v>
+        <v>2000</v>
       </c>
       <c r="H273" t="n">
         <v>282</v>
       </c>
       <c r="I273" t="n">
-        <v>4282</v>
+        <v>2282</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>IC2024/088937</t>
+          <t>IC2024/131278</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
-          <t>NEVADA COFFE</t>
+          <t>HAYRİ OLGAÇ ESER EVLER C 1 BLOK</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
-          <t>YENİŞEHİR MAH. DR.RAHMİ KARAHASANOĞLU NO:3/3 SİVAS/SİVAS</t>
+          <t>YENİDOĞAN MAH. YAVUZ SULTAN SELİM CAD. NO:75/1 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E274" t="inlineStr">
         <is>
-          <t>12.06.2024</t>
+          <t>12.08.2024</t>
         </is>
       </c>
       <c r="F274" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G274" t="n">
-        <v>0</v>
+        <v>2000</v>
       </c>
       <c r="H274" t="n">
-        <v>3246</v>
+        <v>282</v>
       </c>
       <c r="I274" t="n">
-        <v>3246</v>
+        <v>2282</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>IC2024/085671</t>
+          <t>IC2024/128736</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
-          <t>HÜSEYİN GÜNEŞ</t>
+          <t>UĞUR KANDİL - AHMET ACIKABAK AYŞEHİR A BLOK D44</t>
         </is>
       </c>
       <c r="D275" t="inlineStr">
         <is>
-          <t>KILAVUZ MAH. 63 SOK. NO:6 SİVAS/SİVAS</t>
+          <t>FATİH MAH. SULTAN MEHMET CAD. NO:54/3 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E275" t="inlineStr">
         <is>
-          <t>08.06.2024</t>
+          <t>09.08.2024</t>
         </is>
       </c>
       <c r="F275" t="n">
         <v>1</v>
       </c>
       <c r="G275" t="n">
         <v>2000</v>
       </c>
       <c r="H275" t="n">
-        <v>282</v>
+        <v>0</v>
       </c>
       <c r="I275" t="n">
-        <v>2282</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t>IC2024/084972</t>
+          <t>IC2024/128822</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
-          <t>ADEM KARAASLAN D4-D16</t>
+          <t>ŞABAN ŞEKER MEVLANA</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
-          <t>YEŞİLYURT MAH. LOKMAN HEKİM CAD. NO:41 SİVAS/SİVAS</t>
+          <t>MEVLANA MAH. SAYGI SOK. NO:2 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E276" t="inlineStr">
         <is>
-          <t>07.06.2024</t>
+          <t>09.08.2024</t>
         </is>
       </c>
       <c r="F276" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G276" t="n">
-        <v>4000</v>
+        <v>2000</v>
       </c>
       <c r="H276" t="n">
-        <v>0</v>
+        <v>282</v>
       </c>
       <c r="I276" t="n">
-        <v>4000</v>
+        <v>2282</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>IC2024/084269</t>
+          <t>IC2024/169952</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
-          <t>YÜKSEK ÇUBUKÇU 3D</t>
+          <t>SİVAS MİLLİ EĞİTİM MÜDÜRLÜĞÜ FATİH MAH. 24 DERSLİKLİ OKUL</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
         <is>
-          <t>ÇİÇEKLİ MAH. 3 SOK. NO:15 SİVAS/SİVAS</t>
+          <t>FATİH MAH. ŞAFAK CAD. NO:16 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E277" t="inlineStr">
         <is>
-          <t>06.06.2024</t>
+          <t>08.08.2024</t>
         </is>
       </c>
       <c r="F277" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G277" t="n">
-        <v>8000</v>
+        <v>15000</v>
       </c>
       <c r="H277" t="n">
-        <v>1410</v>
+        <v>1623</v>
       </c>
       <c r="I277" t="n">
-        <v>9410</v>
+        <v>16623</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>IC2024/083853</t>
+          <t>IC2024/128331</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
-          <t>UMUT YAPI 9 DAİRE</t>
+          <t>ESRA ÇAKMAKTEPE EĞRİKÖPRÜ</t>
         </is>
       </c>
       <c r="D278" t="inlineStr">
         <is>
-          <t>ÇİÇEKLİ MAH. 6 SOK. NO:11 SİVAS/SİVAS</t>
+          <t>EĞRİKÖPRÜ MAH. 16 SOK. NO:1 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E278" t="inlineStr">
         <is>
-          <t>05.06.2024</t>
+          <t>07.08.2024</t>
         </is>
       </c>
       <c r="F278" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G278" t="n">
-        <v>18000</v>
+        <v>4000</v>
       </c>
       <c r="H278" t="n">
-        <v>282</v>
+        <v>0</v>
       </c>
       <c r="I278" t="n">
-        <v>18282</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>KL2024/085518</t>
+          <t>IC2024/122558</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
-          <t>HAYRİ OLGAÇ ESER EVLER C 1 BLOK</t>
+          <t>KUL MUHAMMED GÜZEL- SAMET KELEŞ TUZLUGÖL D10</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
-          <t>YENİDOĞAN MAH. YAVUZ SULTAN SELİM CAD. NO:75/1 SİVAS/SİVAS</t>
+          <t>TUZLUGÖL MAH. 82 NO:5 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E279" t="inlineStr">
         <is>
-          <t>04.06.2024</t>
+          <t>01.08.2024</t>
         </is>
       </c>
       <c r="F279" t="n">
         <v>1</v>
       </c>
       <c r="G279" t="n">
         <v>2000</v>
       </c>
       <c r="H279" t="n">
-        <v>0</v>
+        <v>282</v>
       </c>
       <c r="I279" t="n">
-        <v>2000</v>
+        <v>2282</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>IC2024/082425</t>
+          <t>IC2024/122332</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
-          <t>NEVADA COFFE</t>
+          <t>YAVUZ KIZILYAR ALİBABA</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
         <is>
-          <t>YENİŞEHİR MAH. DR.RAHMİ KARAHASANOĞLU NO:3/3 SİVAS/SİVAS</t>
+          <t>ALİBABA MAH. 39 SOK. NO:37 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E280" t="inlineStr">
         <is>
-          <t>03.06.2024</t>
+          <t>01.08.2024</t>
         </is>
       </c>
       <c r="F280" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G280" t="n">
-        <v>10000</v>
+        <v>2500</v>
       </c>
       <c r="H280" t="n">
-        <v>0</v>
+        <v>282</v>
       </c>
       <c r="I280" t="n">
-        <v>10000</v>
+        <v>2782</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>IC2024/092951</t>
+          <t>IC2024/122552</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
-          <t>YİĞİTER EKMEK FIRINI</t>
+          <t>MUSTAFA KEMAL OFLAZ</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
         <is>
-          <t>SELÇUKLU MAH. 12 SOK. NO:15/1 SİVAS/SİVAS</t>
+          <t>ALİBABA MAH. 110 SOK. NO:10 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E281" t="inlineStr">
         <is>
-          <t>27.05.2024</t>
+          <t>01.08.2024</t>
         </is>
       </c>
       <c r="F281" t="n">
         <v>1</v>
       </c>
       <c r="G281" t="n">
-        <v>10000</v>
+        <v>2000</v>
       </c>
       <c r="H281" t="n">
-        <v>0</v>
+        <v>282</v>
       </c>
       <c r="I281" t="n">
-        <v>10000</v>
+        <v>2282</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>IC2024/075445</t>
+          <t>IC2024/122380</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
-          <t>Muhammed Muratoğlu</t>
+          <t>NECMETTİN İLTER UMUT YAPI D1 REV</t>
         </is>
       </c>
       <c r="D282" t="inlineStr">
         <is>
-          <t>HUZUR MAH. EMİR PAŞA CAD. NO:12/2 SİVAS/SİVAS</t>
+          <t>ÇİÇEKLİ MAH. 6 SOK. NO:11 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E282" t="inlineStr">
         <is>
-          <t>22.05.2024</t>
+          <t>31.07.2024</t>
         </is>
       </c>
       <c r="F282" t="n">
         <v>1</v>
       </c>
       <c r="G282" t="n">
-        <v>2000</v>
+        <v>420</v>
       </c>
       <c r="H282" t="n">
-        <v>282</v>
+        <v>0</v>
       </c>
       <c r="I282" t="n">
-        <v>2282</v>
+        <v>420</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>IC2024/081180</t>
+          <t>IC2024/121785</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
-          <t>GAGALA 3</t>
+          <t>TURAN VEREP İSTİKLAL D12</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
         <is>
-          <t>GÜLTEPE MAH. FARABİ NO:22 SİVAS/SİVAS</t>
+          <t>İSTİKLAL MAH. 35 SOK. NO:58 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E283" t="inlineStr">
         <is>
-          <t>20.05.2024</t>
+          <t>31.07.2024</t>
         </is>
       </c>
       <c r="F283" t="n">
         <v>1</v>
       </c>
       <c r="G283" t="n">
         <v>2000</v>
       </c>
       <c r="H283" t="n">
-        <v>282</v>
+        <v>0</v>
       </c>
       <c r="I283" t="n">
-        <v>2282</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>IC2024/077752</t>
+          <t>IC2024/122222</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
-          <t>EKİN CAFE</t>
+          <t>ENES ÇEVİK-AHMET BEBEK YEŞİLYURT D24</t>
         </is>
       </c>
       <c r="D284" t="inlineStr">
         <is>
-          <t>ESKİKALE MAH. SİRER CAD. NO:7 SİVAS/SİVAS</t>
+          <t>YEŞİLYURT MAH. 9 SOK. NO:4 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E284" t="inlineStr">
         <is>
-          <t>20.05.2024</t>
+          <t>31.07.2024</t>
         </is>
       </c>
       <c r="F284" t="n">
         <v>1</v>
       </c>
       <c r="G284" t="n">
         <v>2000</v>
       </c>
       <c r="H284" t="n">
         <v>282</v>
       </c>
       <c r="I284" t="n">
         <v>2282</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>IC2024/067496</t>
+          <t>IC2024/119833</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
-          <t>çarşıbaşı</t>
+          <t>AHMET YALÇIN KARDEŞLER KAHVALTICI</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
         <is>
-          <t>ÇARŞIBAŞI MAH. AFYON SOK. NO:12 SİVAS/SİVAS</t>
+          <t>KARDEŞLER MAH. DESEN SOK. NO:4 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E285" t="inlineStr">
         <is>
-          <t>13.05.2024</t>
+          <t>29.07.2024</t>
         </is>
       </c>
       <c r="F285" t="n">
         <v>1</v>
       </c>
       <c r="G285" t="n">
-        <v>2000</v>
+        <v>420</v>
       </c>
       <c r="H285" t="n">
         <v>0</v>
       </c>
       <c r="I285" t="n">
-        <v>2000</v>
+        <v>420</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>IC2024/065879</t>
+          <t>IC2024/118313</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
-          <t>SALİM YÜKSEL</t>
+          <t>HAYRİ KOZAN BİLGE SİTESİ A BLOK A GİRİŞ D8 REV</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
-          <t>SULARBAŞI MAH. 8 SOK. NO:4 SİVAS/SİVAS</t>
+          <t>ÖRTÜLÜPINAR MAH. R. ŞEMSETTİN SOK. NO:13 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E286" t="inlineStr">
         <is>
-          <t>11.05.2024</t>
+          <t>27.07.2024</t>
         </is>
       </c>
       <c r="F286" t="n">
         <v>1</v>
       </c>
       <c r="G286" t="n">
-        <v>2000</v>
+        <v>420</v>
       </c>
       <c r="H286" t="n">
-        <v>0</v>
+        <v>282</v>
       </c>
       <c r="I286" t="n">
-        <v>2000</v>
+        <v>702</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>IC2024/060850</t>
+          <t>IC2024/118553</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
-          <t>AHIPAŞAOĞLU APT</t>
+          <t>AHMET TOSUN - RIZA TUTUCU ESENYURT TADİLAT</t>
         </is>
       </c>
       <c r="D287" t="inlineStr">
         <is>
-          <t>PAŞABEY MAH. MAHKEME ÇARŞISI CAD. NO:25 SİVAS/SİVAS</t>
+          <t>ESENYURT MAH. 55 SOK. NO:7 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E287" t="inlineStr">
         <is>
-          <t>03.05.2024</t>
+          <t>25.07.2024</t>
         </is>
       </c>
       <c r="F287" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G287" t="n">
-        <v>2000</v>
+        <v>420</v>
       </c>
       <c r="H287" t="n">
         <v>0</v>
       </c>
       <c r="I287" t="n">
-        <v>2000</v>
+        <v>420</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t>IC2024/058016</t>
+          <t>IC2024/114700</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
-          <t>ADEM KESKİN</t>
+          <t>UMUT YAPI 9D KOLON REV</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
-          <t>FATİH MAH. 48 SOK. NO:27 SİVAS/SİVAS</t>
+          <t>ÇİÇEKLİ MAH. 6 SOK. NO:11 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E288" t="inlineStr">
         <is>
-          <t>30.04.2024</t>
+          <t>24.07.2024</t>
         </is>
       </c>
       <c r="F288" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G288" t="n">
-        <v>2000</v>
+        <v>420</v>
       </c>
       <c r="H288" t="n">
-        <v>0</v>
+        <v>564</v>
       </c>
       <c r="I288" t="n">
-        <v>2000</v>
+        <v>984</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
-          <t>IC2024/054093</t>
+          <t>IC2024/113450</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
-          <t>Mehmet Calp</t>
+          <t>GB-02 BLOK D7</t>
         </is>
       </c>
       <c r="D289" t="inlineStr">
         <is>
-          <t>KILAVUZ MAH. 12 SOK. NO:6 SİVAS/SİVAS</t>
+          <t>DANİŞMENTGAZİ MAH. 38 SOK. NO:2/11 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E289" t="inlineStr">
         <is>
-          <t>23.04.2024</t>
+          <t>20.07.2024</t>
         </is>
       </c>
       <c r="F289" t="n">
         <v>1</v>
       </c>
       <c r="G289" t="n">
-        <v>4000</v>
+        <v>2000</v>
       </c>
       <c r="H289" t="n">
-        <v>564</v>
+        <v>282</v>
       </c>
       <c r="I289" t="n">
-        <v>4564</v>
+        <v>2282</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t>IC2024/054096</t>
+          <t>IC2024/108850</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
-          <t>C.Ü lojmanları I BLok</t>
+          <t>SÜ-- AL-- YİĞİTLER</t>
         </is>
       </c>
       <c r="D290" t="inlineStr">
         <is>
-          <t>YENİŞEHİR MAH. 175 SOK. NO:113/1 SİVAS/SİVAS</t>
+          <t>YİĞİTLER MAH. 5 SOK. NO:3/1 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E290" t="inlineStr">
         <is>
-          <t>23.04.2024</t>
+          <t>16.07.2024</t>
         </is>
       </c>
       <c r="F290" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G290" t="n">
-        <v>2000</v>
+        <v>6000</v>
       </c>
       <c r="H290" t="n">
-        <v>282</v>
+        <v>1395</v>
       </c>
       <c r="I290" t="n">
-        <v>2282</v>
+        <v>7395</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t>IC2024/053199</t>
+          <t>IC2024/107817</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
-          <t>Filiz Hanım</t>
+          <t>ERCAN ÇAKMAK</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
         <is>
-          <t>ŞEYH ŞAMİL MAH. 80 SOK. NO:9 SİVAS/SİVAS</t>
+          <t>TUZLUGÖL MAH. 2 SOK. NO:20 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E291" t="inlineStr">
         <is>
-          <t>20.04.2024</t>
+          <t>15.07.2024</t>
         </is>
       </c>
       <c r="F291" t="n">
         <v>1</v>
       </c>
       <c r="G291" t="n">
         <v>2000</v>
       </c>
       <c r="H291" t="n">
         <v>0</v>
       </c>
       <c r="I291" t="n">
         <v>2000</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>IC2024/002710</t>
+          <t>IC2024/105655</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
-          <t>KADİR KULAKSIZ</t>
+          <t>ÖMER SOYTEPE</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
         <is>
-          <t>ESENYURT MAH. VİLLA 4 SOK. NO:37 SİVAS/SİVAS</t>
+          <t>FATİH MAH. 43 SOK. NO:28 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E292" t="inlineStr">
         <is>
-          <t>03.02.2024</t>
+          <t>12.07.2024</t>
         </is>
       </c>
       <c r="F292" t="n">
         <v>1</v>
       </c>
       <c r="G292" t="n">
-        <v>0</v>
+        <v>2000</v>
       </c>
       <c r="H292" t="n">
-        <v>1128</v>
+        <v>282</v>
       </c>
       <c r="I292" t="n">
-        <v>1128</v>
+        <v>2282</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="3" t="inlineStr">
         <is>
-          <t>CİHAZ</t>
+          <t>PROJE</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t>482435</t>
+          <t>IC2024/105656</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
-          <t>ŞABAN DENİZ</t>
+          <t>AYŞENUR KOÇ</t>
         </is>
       </c>
       <c r="D293" t="inlineStr">
         <is>
-          <t>istiklal Mah. Sehit Ömer Dastan Sokak Altas Apt. No. 10 Daire. 1</t>
+          <t>GÖKÇEBOSTAN MAH. 4 SOK. NO:3 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E293" t="inlineStr">
         <is>
-          <t>18.07.2025</t>
+          <t>12.07.2024</t>
         </is>
       </c>
       <c r="F293" t="n">
         <v>1</v>
       </c>
       <c r="G293" t="n">
-        <v>300</v>
+        <v>2000</v>
       </c>
       <c r="H293" t="n">
         <v>0</v>
       </c>
       <c r="I293" t="n">
-        <v>300</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="3" t="inlineStr">
         <is>
-          <t>CİHAZ</t>
+          <t>PROJE</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t>28257</t>
+          <t>IC2024/104038</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
-          <t>ŞEMSİ ERDOĞMUŞ</t>
+          <t>ALİ AYIK REV</t>
         </is>
       </c>
       <c r="D294" t="inlineStr">
         <is>
-          <t>Akdegirmen Mah. Akdegirmen Caddesi Hüda Apt. No. 16 Kat  2 Daire. 3</t>
+          <t>KARŞIYAKA MAH. 41 SOK. NO:16 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E294" t="inlineStr">
         <is>
-          <t>18.07.2025</t>
+          <t>10.07.2024</t>
         </is>
       </c>
       <c r="F294" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G294" t="n">
-        <v>300</v>
+        <v>420</v>
       </c>
       <c r="H294" t="n">
-        <v>0</v>
+        <v>564</v>
       </c>
       <c r="I294" t="n">
-        <v>300</v>
+        <v>984</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="3" t="inlineStr">
         <is>
-          <t>CİHAZ</t>
+          <t>PROJE</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>570532</t>
+          <t>IC2024/103441</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
-          <t>OSMAN ÖZMEN</t>
+          <t>ÖMER KUNDUZ ORHANGAZİ</t>
         </is>
       </c>
       <c r="D295" t="inlineStr">
         <is>
-          <t>Ahmet Turan Gazi Mah. 74/48 Soak CE-6 Blok No. 5 Dairy. 4</t>
+          <t>ORHANGAZİ MAH. MUHTAR MEHMET YILDIZ SOK. NO:52 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E295" t="inlineStr">
         <is>
-          <t>14.07.2025</t>
+          <t>09.07.2024</t>
         </is>
       </c>
       <c r="F295" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G295" t="n">
-        <v>300</v>
+        <v>4000</v>
       </c>
       <c r="H295" t="n">
-        <v>0</v>
+        <v>1128</v>
       </c>
       <c r="I295" t="n">
-        <v>300</v>
+        <v>5128</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="3" t="inlineStr">
         <is>
-          <t>CİHAZ</t>
+          <t>PROJE</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t>138576</t>
+          <t>IC2024/102490</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
-          <t>ZEYNEP TOPÇU</t>
+          <t>AHMET DAĞAŞAN</t>
         </is>
       </c>
       <c r="D296" t="inlineStr">
         <is>
-          <t>Akdegirmen Mah. Akdegirmen Cad. Hicret Apt. No. 42 Kat. 2 Daire. 3</t>
+          <t>DİRİLİŞ MAH. 69 SOK. NO:5/1 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E296" t="inlineStr">
         <is>
-          <t>14.07.2025</t>
+          <t>08.07.2024</t>
         </is>
       </c>
       <c r="F296" t="n">
         <v>1</v>
       </c>
       <c r="G296" t="n">
-        <v>300</v>
+        <v>2000</v>
       </c>
       <c r="H296" t="n">
         <v>0</v>
       </c>
       <c r="I296" t="n">
-        <v>300</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="3" t="inlineStr">
         <is>
-          <t>CİHAZ</t>
+          <t>PROJE</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t>79960</t>
+          <t>IC2024/101262</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
-          <t>MELTEM KURTARANGİL</t>
+          <t>MAHMUT KARTAL KARŞIYAKA</t>
         </is>
       </c>
       <c r="D297" t="inlineStr">
         <is>
-          <t>Mevlana Caddesi Öniz Apt. Kat. 2 Daire. 3 (0543 8347766)</t>
+          <t>KARŞIYAKA MAH. KESİKKÖPRÜ CAD. NO:47 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E297" t="inlineStr">
         <is>
-          <t>27.06.2025</t>
+          <t>07.07.2024</t>
         </is>
       </c>
       <c r="F297" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G297" t="n">
-        <v>300</v>
+        <v>4000</v>
       </c>
       <c r="H297" t="n">
-        <v>0</v>
+        <v>1410</v>
       </c>
       <c r="I297" t="n">
-        <v>300</v>
+        <v>5410</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="3" t="inlineStr">
         <is>
-          <t>CİHAZ</t>
+          <t>PROJE</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t>52727</t>
+          <t>IC2024/101048</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
-          <t>MEHMET VEREN</t>
+          <t>CENGİZ SÖNER MEHMETAKİF</t>
         </is>
       </c>
       <c r="D298" t="inlineStr">
         <is>
-          <t>Paşa bey Mahallesi Tokmakkapı Sokak  Verep  Apt. ABlok Daire. 1</t>
+          <t>MEHMET AKİF ERSOY MAH. 22 SOK. NO:5 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E298" t="inlineStr">
         <is>
-          <t>27.06.2025</t>
+          <t>05.07.2024</t>
         </is>
       </c>
       <c r="F298" t="n">
         <v>1</v>
       </c>
       <c r="G298" t="n">
-        <v>300</v>
+        <v>2000</v>
       </c>
       <c r="H298" t="n">
         <v>0</v>
       </c>
       <c r="I298" t="n">
-        <v>300</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="3" t="inlineStr">
         <is>
-          <t>CİHAZ</t>
+          <t>PROJE</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t>135151</t>
+          <t>IC2024/100205</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
-          <t>HÜSAMETTİN SARIL</t>
+          <t>YİĞİTER EKMEK FIRINI</t>
         </is>
       </c>
       <c r="D299" t="inlineStr">
         <is>
-          <t>Akdeğirmen Mah. 21.Sok.Ersoy Apt. A Blok A Giriş  K. 4 Daire. 4</t>
+          <t>SELÇUKLU MAH. 12 SOK. NO:15/1 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E299" t="inlineStr">
         <is>
-          <t>27.06.2025</t>
+          <t>04.07.2024</t>
         </is>
       </c>
       <c r="F299" t="n">
         <v>1</v>
       </c>
       <c r="G299" t="n">
-        <v>300</v>
+        <v>0</v>
       </c>
       <c r="H299" t="n">
         <v>0</v>
       </c>
       <c r="I299" t="n">
-        <v>300</v>
+        <v>0</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="3" t="inlineStr">
         <is>
-          <t>CİHAZ</t>
+          <t>PROJE</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
-          <t>5106304981</t>
+          <t>IC2024/095945</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
-          <t>SEFA KABATAŞ</t>
+          <t>İBRAHİM GÜNALTAY D28</t>
         </is>
       </c>
       <c r="D300" t="inlineStr">
         <is>
-          <t>K. Minare Mah. Sait Paşa  Çad. Kangal İş Hanı  Nı. 3/8 SANCAK LAZER 05058647742</t>
+          <t>DİRİLİŞ MAH. 44 SOK. NO:3/1 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E300" t="inlineStr">
         <is>
-          <t>27.06.2025</t>
+          <t>29.06.2024</t>
         </is>
       </c>
       <c r="F300" t="n">
         <v>1</v>
       </c>
       <c r="G300" t="n">
-        <v>300</v>
+        <v>2000</v>
       </c>
       <c r="H300" t="n">
-        <v>0</v>
+        <v>282</v>
       </c>
       <c r="I300" t="n">
-        <v>300</v>
+        <v>2282</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="3" t="inlineStr">
         <is>
-          <t>CİHAZ</t>
+          <t>PROJE</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t>259974</t>
+          <t>IC2024/095929</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
-          <t>RAZEDDİN NUGAY</t>
+          <t>AHMET TURAN ÇINAR</t>
         </is>
       </c>
       <c r="D301" t="inlineStr">
         <is>
-          <t>Mimar Sinan Mah. 13.Sokak Sabır Apt. No. 2 Daire. 12</t>
+          <t>AKDEĞİRMEN MAH. DİSPANSER SOK. NO:34 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E301" t="inlineStr">
         <is>
-          <t>27.06.2025</t>
+          <t>29.06.2024</t>
         </is>
       </c>
       <c r="F301" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G301" t="n">
-        <v>300</v>
+        <v>10000</v>
       </c>
       <c r="H301" t="n">
         <v>0</v>
       </c>
       <c r="I301" t="n">
-        <v>300</v>
+        <v>10000</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="3" t="inlineStr">
         <is>
-          <t>CİHAZ</t>
+          <t>PROJE</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
-          <t>2958513</t>
+          <t>IC2024/094736</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
-          <t>ADEM İLBEYLİ</t>
+          <t>SELAHATTİN DEMİRTAŞ</t>
         </is>
       </c>
       <c r="D302" t="inlineStr">
         <is>
-          <t>Eğri Köprü Mah. Gülbahçe Sokak No. 1</t>
+          <t>KARŞIYAKA MAH. 16 SOK. NO:11 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E302" t="inlineStr">
         <is>
-          <t>20.05.2025</t>
+          <t>27.06.2024</t>
         </is>
       </c>
       <c r="F302" t="n">
         <v>1</v>
       </c>
       <c r="G302" t="n">
-        <v>300</v>
+        <v>420</v>
       </c>
       <c r="H302" t="n">
-        <v>0</v>
+        <v>282</v>
       </c>
       <c r="I302" t="n">
-        <v>300</v>
+        <v>702</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="3" t="inlineStr">
         <is>
-          <t>CİHAZ</t>
+          <t>PROJE</t>
         </is>
       </c>
       <c r="B303" t="inlineStr">
         <is>
-          <t>YOK</t>
+          <t>IC2024/096638</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
-          <t>MAHMUT KARACAM</t>
+          <t>Gülağa Etem Bey</t>
         </is>
       </c>
       <c r="D303" t="inlineStr">
         <is>
-          <t>ÇAYYURT MAH. 17/2 SOK KARAÇAM APT D3</t>
+          <t>KARŞIYAKA MAH. 16 SOK. NO:31 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E303" t="inlineStr">
         <is>
-          <t>20.05.2025</t>
+          <t>27.06.2024</t>
         </is>
       </c>
       <c r="F303" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G303" t="n">
-        <v>300</v>
+        <v>4000</v>
       </c>
       <c r="H303" t="n">
         <v>0</v>
       </c>
       <c r="I303" t="n">
-        <v>300</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="3" t="inlineStr">
         <is>
-          <t>CİHAZ</t>
+          <t>PROJE</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
-          <t>94884</t>
+          <t>IC2024/093662</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
-          <t>MEHMET KORKMAZ</t>
+          <t>ALİ KOÇ</t>
         </is>
       </c>
       <c r="D304" t="inlineStr">
         <is>
-          <t>SELÇUKLU MAH. 12. SOK ÇINAR EVLER B3 BLOK NO:19 D2</t>
+          <t>FATİH MAH. 80 SOK. NO:2 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E304" t="inlineStr">
         <is>
-          <t>07.05.2025</t>
+          <t>26.06.2024</t>
         </is>
       </c>
       <c r="F304" t="n">
         <v>1</v>
       </c>
       <c r="G304" t="n">
-        <v>300</v>
+        <v>2000</v>
       </c>
       <c r="H304" t="n">
         <v>0</v>
       </c>
       <c r="I304" t="n">
-        <v>300</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="3" t="inlineStr">
         <is>
-          <t>CİHAZ</t>
+          <t>PROJE</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
-          <t>1959974</t>
+          <t>IC2024/090485</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
-          <t>HÜSEYİN EKEN</t>
+          <t>SAKARYA İNŞAAT</t>
         </is>
       </c>
       <c r="D305" t="inlineStr">
         <is>
-          <t>KIZILIRMAK MAH. ÇUKURPINAR SOK HAPPY ROSE SİTESİ B BLOK D12</t>
+          <t>KILAVUZ MAH. ŞEHİT BAHADDİN ERTURHAN NO:58 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E305" t="inlineStr">
         <is>
-          <t>02.05.2025</t>
+          <t>21.06.2024</t>
         </is>
       </c>
       <c r="F305" t="n">
         <v>1</v>
       </c>
       <c r="G305" t="n">
-        <v>300</v>
+        <v>420</v>
       </c>
       <c r="H305" t="n">
         <v>0</v>
       </c>
       <c r="I305" t="n">
-        <v>300</v>
+        <v>420</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="3" t="inlineStr">
         <is>
-          <t>CİHAZ</t>
+          <t>PROJE</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
-          <t>786330</t>
+          <t>IC2024/090595</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
-          <t>AHMET ER</t>
+          <t>SELAHATTİN DEMİRTAŞ</t>
         </is>
       </c>
       <c r="D306" t="inlineStr">
         <is>
-          <t>KADIBURHANETTİN MAH. LOJMANLAR SOK.DDY İŞ SİTESİ B BLOK NO:13 D3</t>
+          <t>KARŞIYAKA MAH. 16 SOK. NO:11 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E306" t="inlineStr">
         <is>
-          <t>30.04.2025</t>
+          <t>21.06.2024</t>
         </is>
       </c>
       <c r="F306" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G306" t="n">
-        <v>300</v>
+        <v>4000</v>
       </c>
       <c r="H306" t="n">
-        <v>0</v>
+        <v>282</v>
       </c>
       <c r="I306" t="n">
-        <v>300</v>
+        <v>4282</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="3" t="inlineStr">
         <is>
-          <t>CİHAZ</t>
+          <t>PROJE</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
-          <t>2003163562</t>
+          <t>IC2024/088937</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
-          <t>NURAY DEMİRKAYA</t>
+          <t>NEVADA COFFE</t>
         </is>
       </c>
       <c r="D307" t="inlineStr">
         <is>
-          <t>KARŞIYAKA MAH. 5. SOK NO:27 D1</t>
+          <t>YENİŞEHİR MAH. DR.RAHMİ KARAHASANOĞLU NO:3/3 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E307" t="inlineStr">
         <is>
-          <t>28.04.2025</t>
+          <t>12.06.2024</t>
         </is>
       </c>
       <c r="F307" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G307" t="n">
-        <v>300</v>
+        <v>0</v>
       </c>
       <c r="H307" t="n">
-        <v>0</v>
+        <v>3246</v>
       </c>
       <c r="I307" t="n">
-        <v>300</v>
+        <v>3246</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="3" t="inlineStr">
         <is>
-          <t>CİHAZ</t>
+          <t>PROJE</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
-          <t>YOK</t>
+          <t>IC2024/085671</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
-          <t>METİN ÇELİK</t>
-[...2 lines deleted...]
-      <c r="D308" t="inlineStr"/>
+          <t>HÜSEYİN GÜNEŞ</t>
+        </is>
+      </c>
+      <c r="D308" t="inlineStr">
+        <is>
+          <t>KILAVUZ MAH. 63 SOK. NO:6 SİVAS/SİVAS</t>
+        </is>
+      </c>
       <c r="E308" t="inlineStr">
         <is>
-          <t>28.04.2025</t>
+          <t>08.06.2024</t>
         </is>
       </c>
       <c r="F308" t="n">
         <v>1</v>
       </c>
       <c r="G308" t="n">
-        <v>300</v>
+        <v>2000</v>
       </c>
       <c r="H308" t="n">
-        <v>0</v>
+        <v>282</v>
       </c>
       <c r="I308" t="n">
-        <v>300</v>
+        <v>2282</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="3" t="inlineStr">
         <is>
-          <t>CİHAZ</t>
+          <t>PROJE</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
-          <t>1781767</t>
+          <t>IC2024/084972</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
-          <t>EMİN ÖZKUR</t>
+          <t>ADEM KARAASLAN D4-D16</t>
         </is>
       </c>
       <c r="D309" t="inlineStr">
         <is>
-          <t>KARDEŞLER MAH. ZEHRAVİ CAD NO: 5A D27</t>
+          <t>YEŞİLYURT MAH. LOKMAN HEKİM CAD. NO:41 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E309" t="inlineStr">
         <is>
-          <t>28.04.2025</t>
+          <t>07.06.2024</t>
         </is>
       </c>
       <c r="F309" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G309" t="n">
-        <v>300</v>
+        <v>4000</v>
       </c>
       <c r="H309" t="n">
         <v>0</v>
       </c>
       <c r="I309" t="n">
-        <v>300</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="3" t="inlineStr">
         <is>
-          <t>CİHAZ</t>
+          <t>PROJE</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>2508943</t>
+          <t>IC2024/084269</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
-          <t>AYŞE IŞIK</t>
+          <t>YÜKSEK ÇUBUKÇU 3D</t>
         </is>
       </c>
       <c r="D310" t="inlineStr">
         <is>
-          <t>TUZLUGÖL mh. 29 SOK. sk. PÜLEZ APT D16 MERKEZ/SİVAS</t>
+          <t>ÇİÇEKLİ MAH. 3 SOK. NO:15 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E310" t="inlineStr">
         <is>
-          <t>25.04.2025</t>
+          <t>06.06.2024</t>
         </is>
       </c>
       <c r="F310" t="n">
         <v>1</v>
       </c>
       <c r="G310" t="n">
-        <v>300</v>
+        <v>8000</v>
       </c>
       <c r="H310" t="n">
-        <v>0</v>
+        <v>1410</v>
       </c>
       <c r="I310" t="n">
-        <v>300</v>
+        <v>9410</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="3" t="inlineStr">
         <is>
-          <t>CİHAZ</t>
+          <t>PROJE</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t>875287</t>
+          <t>IC2024/083853</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
-          <t>NİHAT ÇAKMAK</t>
+          <t>UMUT YAPI 9 DAİRE</t>
         </is>
       </c>
       <c r="D311" t="inlineStr">
         <is>
-          <t>KÜMBET MAH. BAŞBAĞLAR CAD. NO:8 D10</t>
+          <t>ÇİÇEKLİ MAH. 6 SOK. NO:11 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E311" t="inlineStr">
         <is>
-          <t>25.04.2025</t>
+          <t>05.06.2024</t>
         </is>
       </c>
       <c r="F311" t="n">
         <v>1</v>
       </c>
       <c r="G311" t="n">
-        <v>300</v>
+        <v>18000</v>
       </c>
       <c r="H311" t="n">
-        <v>0</v>
+        <v>282</v>
       </c>
       <c r="I311" t="n">
-        <v>300</v>
+        <v>18282</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="3" t="inlineStr">
         <is>
-          <t>CİHAZ</t>
+          <t>PROJE</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
-          <t>YOK</t>
+          <t>KL2024/085518</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
-          <t>SEDA KALP</t>
+          <t>HAYRİ OLGAÇ ESER EVLER C 1 BLOK</t>
         </is>
       </c>
       <c r="D312" t="inlineStr">
         <is>
-          <t>HUZUR MAH. ŞANTİYE SOK NO:4 D26</t>
+          <t>YENİDOĞAN MAH. YAVUZ SULTAN SELİM CAD. NO:75/1 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E312" t="inlineStr">
         <is>
-          <t>28.03.2025</t>
+          <t>04.06.2024</t>
         </is>
       </c>
       <c r="F312" t="n">
         <v>1</v>
       </c>
       <c r="G312" t="n">
-        <v>300</v>
+        <v>2000</v>
       </c>
       <c r="H312" t="n">
         <v>0</v>
       </c>
       <c r="I312" t="n">
-        <v>300</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="3" t="inlineStr">
         <is>
-          <t>CİHAZ</t>
+          <t>PROJE</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
-          <t>2357870</t>
+          <t>IC2024/082425</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
-          <t>FATİH BEY</t>
+          <t>NEVADA COFFE</t>
         </is>
       </c>
       <c r="D313" t="inlineStr">
         <is>
-          <t>GÜLTEPE MAH. NERGİZ SOK.</t>
+          <t>YENİŞEHİR MAH. DR.RAHMİ KARAHASANOĞLU NO:3/3 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E313" t="inlineStr">
         <is>
-          <t>03.03.2025</t>
+          <t>03.06.2024</t>
         </is>
       </c>
       <c r="F313" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G313" t="n">
-        <v>300</v>
+        <v>10000</v>
       </c>
       <c r="H313" t="n">
         <v>0</v>
       </c>
       <c r="I313" t="n">
-        <v>300</v>
+        <v>10000</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="3" t="inlineStr">
         <is>
-          <t>CİHAZ</t>
+          <t>PROJE</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
-          <t>260492</t>
+          <t>IC2024/092951</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
-          <t>ADEM BESEREK</t>
+          <t>YİĞİTER EKMEK FIRINI</t>
         </is>
       </c>
       <c r="D314" t="inlineStr">
         <is>
-          <t>KILAVUZ MAH. 40. SOK KILIÇ APT NO:1 D32</t>
+          <t>SELÇUKLU MAH. 12 SOK. NO:15/1 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E314" t="inlineStr">
         <is>
-          <t>25.02.2025</t>
+          <t>27.05.2024</t>
         </is>
       </c>
       <c r="F314" t="n">
         <v>1</v>
       </c>
       <c r="G314" t="n">
-        <v>300</v>
+        <v>10000</v>
       </c>
       <c r="H314" t="n">
         <v>0</v>
       </c>
       <c r="I314" t="n">
-        <v>300</v>
+        <v>10000</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="3" t="inlineStr">
         <is>
-          <t>CİHAZ</t>
+          <t>PROJE</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
-          <t>2003171215</t>
+          <t>IC2024/075445</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
-          <t>CAFER ÇONGAR</t>
+          <t>Muhammed Muratoğlu</t>
         </is>
       </c>
       <c r="D315" t="inlineStr">
         <is>
-          <t>KÜMBET MAH. 14. SOK ALTINEVLER A4 BLOK D3</t>
+          <t>HUZUR MAH. EMİR PAŞA CAD. NO:12/2 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E315" t="inlineStr">
         <is>
-          <t>13.02.2025</t>
+          <t>22.05.2024</t>
         </is>
       </c>
       <c r="F315" t="n">
         <v>1</v>
       </c>
       <c r="G315" t="n">
-        <v>500</v>
+        <v>2000</v>
       </c>
       <c r="H315" t="n">
-        <v>0</v>
+        <v>282</v>
       </c>
       <c r="I315" t="n">
-        <v>500</v>
+        <v>2282</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="3" t="inlineStr">
         <is>
-          <t>CİHAZ</t>
+          <t>PROJE</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
-          <t>223881</t>
+          <t>IC2024/081180</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
-          <t>AHMET BİÇER</t>
+          <t>GAGALA 3</t>
         </is>
       </c>
       <c r="D316" t="inlineStr">
         <is>
-          <t>DİRİLİŞ MAH. 24. SOK MEVLANA APT. B BLOK D2</t>
+          <t>GÜLTEPE MAH. FARABİ NO:22 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E316" t="inlineStr">
         <is>
-          <t>11.02.2025</t>
+          <t>20.05.2024</t>
         </is>
       </c>
       <c r="F316" t="n">
         <v>1</v>
       </c>
       <c r="G316" t="n">
-        <v>300</v>
+        <v>2000</v>
       </c>
       <c r="H316" t="n">
-        <v>0</v>
+        <v>282</v>
       </c>
       <c r="I316" t="n">
-        <v>300</v>
+        <v>2282</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="3" t="inlineStr">
         <is>
-          <t>CİHAZ</t>
+          <t>PROJE</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
-          <t>1523651</t>
+          <t>IC2024/077752</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
-          <t>İBRAHİM KÖSE</t>
+          <t>EKİN CAFE</t>
         </is>
       </c>
       <c r="D317" t="inlineStr">
         <is>
-          <t>FATİH MAH. 22 SOK KAPSAM YAPI EYLÜL APT NO:48 D11</t>
+          <t>ESKİKALE MAH. SİRER CAD. NO:7 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E317" t="inlineStr">
         <is>
-          <t>11.02.2025</t>
+          <t>20.05.2024</t>
         </is>
       </c>
       <c r="F317" t="n">
         <v>1</v>
       </c>
       <c r="G317" t="n">
-        <v>300</v>
+        <v>2000</v>
       </c>
       <c r="H317" t="n">
-        <v>0</v>
+        <v>282</v>
       </c>
       <c r="I317" t="n">
-        <v>300</v>
+        <v>2282</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="3" t="inlineStr">
         <is>
-          <t>CİHAZ</t>
+          <t>PROJE</t>
         </is>
       </c>
       <c r="B318" t="inlineStr">
         <is>
-          <t>1525311</t>
+          <t>IC2024/067496</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
         <is>
-          <t>AHMET YILDIRIM</t>
+          <t>çarşıbaşı</t>
         </is>
       </c>
       <c r="D318" t="inlineStr">
         <is>
-          <t>İSTİKLAL MAH. 38. SOK KAYI APT NO:7 D1</t>
+          <t>ÇARŞIBAŞI MAH. AFYON SOK. NO:12 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E318" t="inlineStr">
         <is>
-          <t>07.02.2025</t>
+          <t>13.05.2024</t>
         </is>
       </c>
       <c r="F318" t="n">
         <v>1</v>
       </c>
       <c r="G318" t="n">
-        <v>300</v>
+        <v>2000</v>
       </c>
       <c r="H318" t="n">
         <v>0</v>
       </c>
       <c r="I318" t="n">
-        <v>300</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="3" t="inlineStr">
         <is>
-          <t>CİHAZ</t>
+          <t>PROJE</t>
         </is>
       </c>
       <c r="B319" t="inlineStr">
         <is>
-          <t>5105683994</t>
+          <t>IC2024/065879</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
-          <t>GÜLSANLAR DEPO</t>
+          <t>SALİM YÜKSEL</t>
         </is>
       </c>
       <c r="D319" t="inlineStr">
         <is>
-          <t>KILAVUZ MAH. GÜLSANLAR APT ALTI DEPO</t>
+          <t>SULARBAŞI MAH. 8 SOK. NO:4 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E319" t="inlineStr">
         <is>
-          <t>07.02.2025</t>
+          <t>11.05.2024</t>
         </is>
       </c>
       <c r="F319" t="n">
         <v>1</v>
       </c>
       <c r="G319" t="n">
-        <v>300</v>
+        <v>2000</v>
       </c>
       <c r="H319" t="n">
         <v>0</v>
       </c>
       <c r="I319" t="n">
-        <v>300</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="3" t="inlineStr">
         <is>
-          <t>CİHAZ</t>
+          <t>PROJE</t>
         </is>
       </c>
       <c r="B320" t="inlineStr">
         <is>
-          <t>2003181230</t>
+          <t>IC2024/060850</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
-          <t>BÜNYAMİN MERT</t>
+          <t>AHIPAŞAOĞLU APT</t>
         </is>
       </c>
       <c r="D320" t="inlineStr">
         <is>
-          <t>HUZUR MAH. 42. SOK HUR APT D4</t>
+          <t>PAŞABEY MAH. MAHKEME ÇARŞISI CAD. NO:25 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E320" t="inlineStr">
         <is>
-          <t>31.01.2025</t>
+          <t>03.05.2024</t>
         </is>
       </c>
       <c r="F320" t="n">
         <v>1</v>
       </c>
       <c r="G320" t="n">
-        <v>300</v>
+        <v>2000</v>
       </c>
       <c r="H320" t="n">
         <v>0</v>
       </c>
       <c r="I320" t="n">
-        <v>300</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="3" t="inlineStr">
         <is>
-          <t>CİHAZ</t>
+          <t>PROJE</t>
         </is>
       </c>
       <c r="B321" t="inlineStr">
         <is>
-          <t>932410</t>
+          <t>IC2024/058016</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
-          <t>SÜLAYMAN ERASLAN</t>
+          <t>ADEM KESKİN</t>
         </is>
       </c>
       <c r="D321" t="inlineStr">
         <is>
-          <t>ALİBABA MAH. 69. SOK NO:19 D2</t>
+          <t>FATİH MAH. 48 SOK. NO:27 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E321" t="inlineStr">
         <is>
-          <t>28.01.2025</t>
+          <t>30.04.2024</t>
         </is>
       </c>
       <c r="F321" t="n">
         <v>1</v>
       </c>
       <c r="G321" t="n">
-        <v>300</v>
+        <v>2000</v>
       </c>
       <c r="H321" t="n">
         <v>0</v>
       </c>
       <c r="I321" t="n">
-        <v>300</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="3" t="inlineStr">
         <is>
-          <t>CİHAZ</t>
+          <t>PROJE</t>
         </is>
       </c>
       <c r="B322" t="inlineStr">
         <is>
-          <t>362671</t>
+          <t>IC2024/054093</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
         <is>
-          <t>RAMAZAN KEKEÇ</t>
+          <t>Mehmet Calp</t>
         </is>
       </c>
       <c r="D322" t="inlineStr">
         <is>
-          <t>MEVLANA MAH. 14.SOK KAPTANLAR SİTESİ A BLOK KAT2 D4</t>
+          <t>KILAVUZ MAH. 12 SOK. NO:6 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E322" t="inlineStr">
         <is>
-          <t>28.01.2025</t>
+          <t>23.04.2024</t>
         </is>
       </c>
       <c r="F322" t="n">
         <v>1</v>
       </c>
       <c r="G322" t="n">
-        <v>300</v>
+        <v>4000</v>
       </c>
       <c r="H322" t="n">
-        <v>0</v>
+        <v>564</v>
       </c>
       <c r="I322" t="n">
-        <v>300</v>
+        <v>4564</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="3" t="inlineStr">
         <is>
-          <t>CİHAZ</t>
+          <t>PROJE</t>
         </is>
       </c>
       <c r="B323" t="inlineStr">
         <is>
-          <t>55797</t>
+          <t>IC2024/054096</t>
         </is>
       </c>
       <c r="C323" t="inlineStr">
         <is>
-          <t>MEVLÜT A</t>
+          <t>C.Ü lojmanları I BLok</t>
         </is>
       </c>
       <c r="D323" t="inlineStr">
         <is>
-          <t>DİRİLİŞ MAH. 9. SOK YILDIZ APT. B BLOK D6</t>
+          <t>YENİŞEHİR MAH. 175 SOK. NO:113/1 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E323" t="inlineStr">
         <is>
-          <t>17.01.2025</t>
+          <t>23.04.2024</t>
         </is>
       </c>
       <c r="F323" t="n">
         <v>1</v>
       </c>
       <c r="G323" t="n">
-        <v>300</v>
+        <v>2000</v>
       </c>
       <c r="H323" t="n">
-        <v>0</v>
+        <v>282</v>
       </c>
       <c r="I323" t="n">
-        <v>300</v>
+        <v>2282</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="3" t="inlineStr">
         <is>
-          <t>CİHAZ</t>
+          <t>PROJE</t>
         </is>
       </c>
       <c r="B324" t="inlineStr">
         <is>
-          <t>369592</t>
+          <t>IC2024/053199</t>
         </is>
       </c>
       <c r="C324" t="inlineStr">
         <is>
-          <t>HAMZA ÖZTÜRK</t>
+          <t>Filiz Hanım</t>
         </is>
       </c>
       <c r="D324" t="inlineStr">
         <is>
-          <t>ORHANGAZİ MAH. 7. SOK NO:11 D2 ÖZTÜRK APT</t>
+          <t>ŞEYH ŞAMİL MAH. 80 SOK. NO:9 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E324" t="inlineStr">
         <is>
-          <t>09.01.2025</t>
+          <t>20.04.2024</t>
         </is>
       </c>
       <c r="F324" t="n">
         <v>1</v>
       </c>
       <c r="G324" t="n">
-        <v>300</v>
+        <v>2000</v>
       </c>
       <c r="H324" t="n">
         <v>0</v>
       </c>
       <c r="I324" t="n">
-        <v>300</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="3" t="inlineStr">
         <is>
-          <t>CİHAZ</t>
+          <t>PROJE</t>
         </is>
       </c>
       <c r="B325" t="inlineStr">
         <is>
-          <t>786791</t>
+          <t>IC2024/031273</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
-          <t>ŞİNASİ KAYAPINAR</t>
+          <t>villa hakan</t>
         </is>
       </c>
       <c r="D325" t="inlineStr">
         <is>
-          <t>GÜLTEPE MAH. 6 SOK. NO:3 D1</t>
+          <t>EĞRİKÖPRÜ MAH. 12 SOK. NO:4 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E325" t="inlineStr">
         <is>
-          <t>09.01.2025</t>
+          <t>09.03.2024</t>
         </is>
       </c>
       <c r="F325" t="n">
         <v>1</v>
       </c>
       <c r="G325" t="n">
-        <v>300</v>
+        <v>0</v>
       </c>
       <c r="H325" t="n">
-        <v>0</v>
+        <v>846</v>
       </c>
       <c r="I325" t="n">
-        <v>300</v>
+        <v>846</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="3" t="inlineStr">
         <is>
-          <t>CİHAZ</t>
+          <t>PROJE</t>
         </is>
       </c>
       <c r="B326" t="inlineStr">
         <is>
-          <t>689193</t>
+          <t>IC2024/002710</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
-          <t>YUSUF ÇAKMAK</t>
+          <t>KADİR KULAKSIZ</t>
         </is>
       </c>
       <c r="D326" t="inlineStr">
         <is>
-          <t>FATİH MAH. 12. SOK KAVLAK APT. D3</t>
+          <t>ESENYURT MAH. VİLLA 4 SOK. NO:37 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E326" t="inlineStr">
         <is>
-          <t>09.01.2025</t>
+          <t>03.02.2024</t>
         </is>
       </c>
       <c r="F326" t="n">
         <v>1</v>
       </c>
       <c r="G326" t="n">
-        <v>300</v>
+        <v>0</v>
       </c>
       <c r="H326" t="n">
-        <v>0</v>
+        <v>1128</v>
       </c>
       <c r="I326" t="n">
-        <v>300</v>
+        <v>1128</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="3" t="inlineStr">
         <is>
           <t>CİHAZ</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
-          <t>5025270</t>
+          <t>482435</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
-          <t>AKİP POLAT</t>
+          <t>ŞABAN DENİZ</t>
         </is>
       </c>
       <c r="D327" t="inlineStr">
         <is>
-          <t>MEVLANA MAH.HUZURLU SOK HUZUR APT B BLOKD1</t>
+          <t>istiklal Mah. Sehit Ömer Dastan Sokak Altas Apt. No. 10 Daire. 1</t>
         </is>
       </c>
       <c r="E327" t="inlineStr">
         <is>
-          <t>03.01.2025</t>
+          <t>18.07.2025</t>
         </is>
       </c>
       <c r="F327" t="n">
         <v>1</v>
       </c>
       <c r="G327" t="n">
-        <v>200</v>
+        <v>300</v>
       </c>
       <c r="H327" t="n">
         <v>0</v>
       </c>
       <c r="I327" t="n">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="3" t="inlineStr">
         <is>
           <t>CİHAZ</t>
         </is>
       </c>
       <c r="B328" t="inlineStr">
         <is>
-          <t>371264</t>
+          <t>28257</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
-          <t>AKİF POLAT</t>
+          <t>ŞEMSİ ERDOĞMUŞ</t>
         </is>
       </c>
       <c r="D328" t="inlineStr">
         <is>
-          <t>MEVLANA MAH. HUZUR SOK HUZUR APT. B BLOK NO:1/1 D3</t>
+          <t>Akdegirmen Mah. Akdegirmen Caddesi Hüda Apt. No. 16 Kat  2 Daire. 3</t>
         </is>
       </c>
       <c r="E328" t="inlineStr">
         <is>
-          <t>03.01.2025</t>
+          <t>18.07.2025</t>
         </is>
       </c>
       <c r="F328" t="n">
         <v>1</v>
       </c>
       <c r="G328" t="n">
         <v>300</v>
       </c>
       <c r="H328" t="n">
         <v>0</v>
       </c>
       <c r="I328" t="n">
         <v>300</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="3" t="inlineStr">
         <is>
           <t>CİHAZ</t>
         </is>
       </c>
       <c r="B329" t="inlineStr">
         <is>
-          <t>914394</t>
+          <t>570532</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
-          <t>ABDULLAH AYDEMİR</t>
+          <t>OSMAN ÖZMEN</t>
         </is>
       </c>
       <c r="D329" t="inlineStr">
         <is>
-          <t>ŞEYHŞAMİL MAH.30.SOK GAZİ APT. D1</t>
+          <t>Ahmet Turan Gazi Mah. 74/48 Soak CE-6 Blok No. 5 Dairy. 4</t>
         </is>
       </c>
       <c r="E329" t="inlineStr">
         <is>
-          <t>02.01.2025</t>
+          <t>14.07.2025</t>
         </is>
       </c>
       <c r="F329" t="n">
         <v>1</v>
       </c>
       <c r="G329" t="n">
-        <v>200</v>
+        <v>300</v>
       </c>
       <c r="H329" t="n">
         <v>0</v>
       </c>
       <c r="I329" t="n">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="3" t="inlineStr">
         <is>
           <t>CİHAZ</t>
         </is>
       </c>
       <c r="B330" t="inlineStr">
         <is>
-          <t>66767</t>
+          <t>138576</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
-          <t>MÜCAHİT ABDULLAH YILMAZ ZARA</t>
+          <t>ZEYNEP TOPÇU</t>
         </is>
       </c>
       <c r="D330" t="inlineStr">
         <is>
-          <t>YENİDOĞAN MAH.YAVUZ SULTAN SELİM CAD.NO73 D4</t>
+          <t>Akdegirmen Mah. Akdegirmen Cad. Hicret Apt. No. 42 Kat. 2 Daire. 3</t>
         </is>
       </c>
       <c r="E330" t="inlineStr">
         <is>
-          <t>02.01.2025</t>
+          <t>14.07.2025</t>
         </is>
       </c>
       <c r="F330" t="n">
         <v>1</v>
       </c>
       <c r="G330" t="n">
-        <v>200</v>
+        <v>300</v>
       </c>
       <c r="H330" t="n">
         <v>0</v>
       </c>
       <c r="I330" t="n">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="3" t="inlineStr">
         <is>
           <t>CİHAZ</t>
         </is>
       </c>
       <c r="B331" t="inlineStr">
         <is>
-          <t>574597</t>
+          <t>79960</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
         <is>
-          <t>HATİCE ABLANIN TEYZESİ</t>
+          <t>MELTEM KURTARANGİL</t>
         </is>
       </c>
       <c r="D331" t="inlineStr">
         <is>
-          <t>MEVLANA MAH. YAHYA YERLİ KAYA SOK.GÜNEŞEVLER C BLOKD31</t>
+          <t>Mevlana Caddesi Öniz Apt. Kat. 2 Daire. 3 (0543 8347766)</t>
         </is>
       </c>
       <c r="E331" t="inlineStr">
         <is>
-          <t>27.12.2024</t>
+          <t>27.06.2025</t>
         </is>
       </c>
       <c r="F331" t="n">
         <v>1</v>
       </c>
       <c r="G331" t="n">
-        <v>200</v>
+        <v>300</v>
       </c>
       <c r="H331" t="n">
         <v>0</v>
       </c>
       <c r="I331" t="n">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="3" t="inlineStr">
         <is>
           <t>CİHAZ</t>
         </is>
       </c>
       <c r="B332" t="inlineStr">
         <is>
-          <t>581709</t>
+          <t>52727</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
-          <t>ÖMER KADAŞ</t>
+          <t>MEHMET VEREN</t>
         </is>
       </c>
       <c r="D332" t="inlineStr">
         <is>
-          <t>TUZLUGÖL MAH.37.SOK NO:22 D1</t>
+          <t>Paşa bey Mahallesi Tokmakkapı Sokak  Verep  Apt. ABlok Daire. 1</t>
         </is>
       </c>
       <c r="E332" t="inlineStr">
         <is>
-          <t>27.12.2024</t>
+          <t>27.06.2025</t>
         </is>
       </c>
       <c r="F332" t="n">
         <v>1</v>
       </c>
       <c r="G332" t="n">
-        <v>200</v>
+        <v>300</v>
       </c>
       <c r="H332" t="n">
         <v>0</v>
       </c>
       <c r="I332" t="n">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="3" t="inlineStr">
         <is>
           <t>CİHAZ</t>
         </is>
       </c>
       <c r="B333" t="inlineStr">
         <is>
-          <t>5103304088</t>
+          <t>135151</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
         <is>
-          <t>BAYRAM YÜKSEKKAYA</t>
+          <t>HÜSAMETTİN SARIL</t>
         </is>
       </c>
       <c r="D333" t="inlineStr">
         <is>
-          <t>KARŞIYAKA MAH.89. SOK D2</t>
+          <t>Akdeğirmen Mah. 21.Sok.Ersoy Apt. A Blok A Giriş  K. 4 Daire. 4</t>
         </is>
       </c>
       <c r="E333" t="inlineStr">
         <is>
-          <t>16.12.2024</t>
+          <t>27.06.2025</t>
         </is>
       </c>
       <c r="F333" t="n">
         <v>1</v>
       </c>
       <c r="G333" t="n">
-        <v>200</v>
+        <v>300</v>
       </c>
       <c r="H333" t="n">
         <v>0</v>
       </c>
       <c r="I333" t="n">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="3" t="inlineStr">
         <is>
           <t>CİHAZ</t>
         </is>
       </c>
       <c r="B334" t="inlineStr">
         <is>
-          <t>485984</t>
+          <t>5106304981</t>
         </is>
       </c>
       <c r="C334" t="inlineStr">
         <is>
-          <t>AHMET KUZUCUOĞLU</t>
+          <t>SEFA KABATAŞ</t>
         </is>
       </c>
       <c r="D334" t="inlineStr">
         <is>
-          <t>FATİH MAH. 15. SOK NO:12 D2</t>
+          <t>K. Minare Mah. Sait Paşa  Çad. Kangal İş Hanı  Nı. 3/8 SANCAK LAZER 05058647742</t>
         </is>
       </c>
       <c r="E334" t="inlineStr">
         <is>
-          <t>16.12.2024</t>
+          <t>27.06.2025</t>
         </is>
       </c>
       <c r="F334" t="n">
         <v>1</v>
       </c>
       <c r="G334" t="n">
-        <v>200</v>
+        <v>300</v>
       </c>
       <c r="H334" t="n">
         <v>0</v>
       </c>
       <c r="I334" t="n">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="3" t="inlineStr">
         <is>
           <t>CİHAZ</t>
         </is>
       </c>
       <c r="B335" t="inlineStr">
         <is>
-          <t>90169</t>
+          <t>259974</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
-          <t>İBRAHİM ÇOŞKUN</t>
+          <t>RAZEDDİN NUGAY</t>
         </is>
       </c>
       <c r="D335" t="inlineStr">
         <is>
-          <t>YENİDOĞAN MAH. MEREKÜM CAD.</t>
+          <t>Mimar Sinan Mah. 13.Sokak Sabır Apt. No. 2 Daire. 12</t>
         </is>
       </c>
       <c r="E335" t="inlineStr">
         <is>
-          <t>12.12.2024</t>
+          <t>27.06.2025</t>
         </is>
       </c>
       <c r="F335" t="n">
         <v>1</v>
       </c>
       <c r="G335" t="n">
-        <v>200</v>
+        <v>300</v>
       </c>
       <c r="H335" t="n">
         <v>0</v>
       </c>
       <c r="I335" t="n">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="3" t="inlineStr">
         <is>
           <t>CİHAZ</t>
         </is>
       </c>
       <c r="B336" t="inlineStr">
         <is>
-          <t>39960</t>
+          <t>2958513</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
-          <t>İSMAİL ÇETİN</t>
+          <t>ADEM İLBEYLİ</t>
         </is>
       </c>
       <c r="D336" t="inlineStr">
         <is>
-          <t>Yenidoğan mahallesi yenidoğan caddesi Çetin Apt no 18/7</t>
+          <t>Eğri Köprü Mah. Gülbahçe Sokak No. 1</t>
         </is>
       </c>
       <c r="E336" t="inlineStr">
         <is>
-          <t>09.12.2024</t>
+          <t>20.05.2025</t>
         </is>
       </c>
       <c r="F336" t="n">
         <v>1</v>
       </c>
       <c r="G336" t="n">
-        <v>200</v>
+        <v>300</v>
       </c>
       <c r="H336" t="n">
         <v>0</v>
       </c>
       <c r="I336" t="n">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="3" t="inlineStr">
         <is>
           <t>CİHAZ</t>
         </is>
       </c>
       <c r="B337" t="inlineStr">
         <is>
-          <t>34766</t>
+          <t>YOK</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
         <is>
-          <t>GÜLSANLAR CİHAZ</t>
+          <t>MAHMUT KARACAM</t>
         </is>
       </c>
       <c r="D337" t="inlineStr">
         <is>
-          <t>ÇİÇEKLİ mh. BATTAL GAZİ CAD. cd. No:62 MERKEZ/SİVAS</t>
+          <t>ÇAYYURT MAH. 17/2 SOK KARAÇAM APT D3</t>
         </is>
       </c>
       <c r="E337" t="inlineStr">
         <is>
-          <t>09.12.2024</t>
+          <t>20.05.2025</t>
         </is>
       </c>
       <c r="F337" t="n">
         <v>1</v>
       </c>
       <c r="G337" t="n">
-        <v>200</v>
+        <v>300</v>
       </c>
       <c r="H337" t="n">
         <v>0</v>
       </c>
       <c r="I337" t="n">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="3" t="inlineStr">
         <is>
           <t>CİHAZ</t>
         </is>
       </c>
       <c r="B338" t="inlineStr">
         <is>
-          <t>190658</t>
+          <t>94884</t>
         </is>
       </c>
       <c r="C338" t="inlineStr">
         <is>
-          <t>MUSTAFA GÖKOĞLU</t>
+          <t>MEHMET KORKMAZ</t>
         </is>
       </c>
       <c r="D338" t="inlineStr">
         <is>
-          <t>ESENTEPE mh. TUĞRA SOK. sk. No:56</t>
+          <t>SELÇUKLU MAH. 12. SOK ÇINAR EVLER B3 BLOK NO:19 D2</t>
         </is>
       </c>
       <c r="E338" t="inlineStr">
         <is>
-          <t>03.12.2024</t>
+          <t>07.05.2025</t>
         </is>
       </c>
       <c r="F338" t="n">
         <v>1</v>
       </c>
       <c r="G338" t="n">
-        <v>200</v>
+        <v>300</v>
       </c>
       <c r="H338" t="n">
         <v>0</v>
       </c>
       <c r="I338" t="n">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="3" t="inlineStr">
         <is>
           <t>CİHAZ</t>
         </is>
       </c>
       <c r="B339" t="inlineStr">
         <is>
-          <t>YOK</t>
+          <t>1959974</t>
         </is>
       </c>
       <c r="C339" t="inlineStr">
         <is>
-          <t>YAŞAR YILDIRIM</t>
+          <t>HÜSEYİN EKEN</t>
         </is>
       </c>
       <c r="D339" t="inlineStr">
         <is>
-          <t>ÇİÇEKLİ MAH. ŞEHİT MANSUR ARDUÇ SOK NO57 D2</t>
+          <t>KIZILIRMAK MAH. ÇUKURPINAR SOK HAPPY ROSE SİTESİ B BLOK D12</t>
         </is>
       </c>
       <c r="E339" t="inlineStr">
         <is>
-          <t>03.12.2024</t>
+          <t>02.05.2025</t>
         </is>
       </c>
       <c r="F339" t="n">
         <v>1</v>
       </c>
       <c r="G339" t="n">
-        <v>200</v>
+        <v>300</v>
       </c>
       <c r="H339" t="n">
         <v>0</v>
       </c>
       <c r="I339" t="n">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="3" t="inlineStr">
         <is>
           <t>CİHAZ</t>
         </is>
       </c>
       <c r="B340" t="inlineStr">
         <is>
-          <t>2798286</t>
+          <t>786330</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
-          <t>HATİCE ALBAYRAK</t>
+          <t>AHMET ER</t>
         </is>
       </c>
       <c r="D340" t="inlineStr">
         <is>
-          <t>AKDEĞİRMEN mh. 10 SOK. sk. No:25 D2</t>
+          <t>KADIBURHANETTİN MAH. LOJMANLAR SOK.DDY İŞ SİTESİ B BLOK NO:13 D3</t>
         </is>
       </c>
       <c r="E340" t="inlineStr">
         <is>
-          <t>03.12.2024</t>
+          <t>30.04.2025</t>
         </is>
       </c>
       <c r="F340" t="n">
         <v>1</v>
       </c>
       <c r="G340" t="n">
-        <v>200</v>
+        <v>300</v>
       </c>
       <c r="H340" t="n">
         <v>0</v>
       </c>
       <c r="I340" t="n">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="3" t="inlineStr">
         <is>
           <t>CİHAZ</t>
         </is>
       </c>
       <c r="B341" t="inlineStr">
         <is>
-          <t>71973</t>
+          <t>2003163562</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
-          <t>AHMET TURAN CİVELEK</t>
+          <t>NURAY DEMİRKAYA</t>
         </is>
       </c>
       <c r="D341" t="inlineStr">
         <is>
-          <t>ŞEYH ŞAMİL mh. MELEK REŞİT HANIM CAD. cd. No:34/1 D5</t>
+          <t>KARŞIYAKA MAH. 5. SOK NO:27 D1</t>
         </is>
       </c>
       <c r="E341" t="inlineStr">
         <is>
-          <t>03.12.2024</t>
+          <t>28.04.2025</t>
         </is>
       </c>
       <c r="F341" t="n">
         <v>1</v>
       </c>
       <c r="G341" t="n">
-        <v>200</v>
+        <v>300</v>
       </c>
       <c r="H341" t="n">
         <v>0</v>
       </c>
       <c r="I341" t="n">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="3" t="inlineStr">
         <is>
           <t>CİHAZ</t>
         </is>
       </c>
       <c r="B342" t="inlineStr">
         <is>
-          <t>86601</t>
+          <t>YOK</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
-          <t>ABDULLAH AKKUŞ</t>
-[...6 lines deleted...]
-      </c>
+          <t>METİN ÇELİK</t>
+        </is>
+      </c>
+      <c r="D342" t="inlineStr"/>
       <c r="E342" t="inlineStr">
         <is>
-          <t>03.12.2024</t>
+          <t>28.04.2025</t>
         </is>
       </c>
       <c r="F342" t="n">
         <v>1</v>
       </c>
       <c r="G342" t="n">
-        <v>200</v>
+        <v>300</v>
       </c>
       <c r="H342" t="n">
         <v>0</v>
       </c>
       <c r="I342" t="n">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="3" t="inlineStr">
         <is>
           <t>CİHAZ</t>
         </is>
       </c>
       <c r="B343" t="inlineStr">
         <is>
-          <t>91294</t>
+          <t>1781767</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
-          <t>SEBAHATTİN ÇELİKER</t>
+          <t>EMİN ÖZKUR</t>
         </is>
       </c>
       <c r="D343" t="inlineStr">
         <is>
-          <t>ALİBABA mh. AŞIK VEYSEL CAD. cd. No:55/5 MERKEZ/SİVAS</t>
+          <t>KARDEŞLER MAH. ZEHRAVİ CAD NO: 5A D27</t>
         </is>
       </c>
       <c r="E343" t="inlineStr">
         <is>
-          <t>02.12.2024</t>
+          <t>28.04.2025</t>
         </is>
       </c>
       <c r="F343" t="n">
         <v>1</v>
       </c>
       <c r="G343" t="n">
-        <v>200</v>
+        <v>300</v>
       </c>
       <c r="H343" t="n">
         <v>0</v>
       </c>
       <c r="I343" t="n">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="3" t="inlineStr">
         <is>
           <t>CİHAZ</t>
         </is>
       </c>
       <c r="B344" t="inlineStr">
         <is>
-          <t>203171</t>
+          <t>2508943</t>
         </is>
       </c>
       <c r="C344" t="inlineStr">
         <is>
-          <t>MAHMUT ŞAHİN</t>
+          <t>AYŞE IŞIK</t>
         </is>
       </c>
       <c r="D344" t="inlineStr">
         <is>
-          <t>MEHMET AKİF ERSOY mh. GÖKÇEKLER CAD. cd. No:14 D3</t>
+          <t>TUZLUGÖL mh. 29 SOK. sk. PÜLEZ APT D16 MERKEZ/SİVAS</t>
         </is>
       </c>
       <c r="E344" t="inlineStr">
         <is>
-          <t>02.12.2024</t>
+          <t>25.04.2025</t>
         </is>
       </c>
       <c r="F344" t="n">
         <v>1</v>
       </c>
       <c r="G344" t="n">
-        <v>200</v>
+        <v>300</v>
       </c>
       <c r="H344" t="n">
         <v>0</v>
       </c>
       <c r="I344" t="n">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" s="3" t="inlineStr">
         <is>
           <t>CİHAZ</t>
         </is>
       </c>
       <c r="B345" t="inlineStr">
         <is>
-          <t>575283</t>
+          <t>875287</t>
         </is>
       </c>
       <c r="C345" t="inlineStr">
         <is>
-          <t>GÜLSANLAR CİHAZ</t>
+          <t>NİHAT ÇAKMAK</t>
         </is>
       </c>
       <c r="D345" t="inlineStr">
         <is>
-          <t>FATİH MAH. 78. SOK NO:8 D1</t>
+          <t>KÜMBET MAH. BAŞBAĞLAR CAD. NO:8 D10</t>
         </is>
       </c>
       <c r="E345" t="inlineStr">
         <is>
-          <t>23.11.2024</t>
+          <t>25.04.2025</t>
         </is>
       </c>
       <c r="F345" t="n">
         <v>1</v>
       </c>
       <c r="G345" t="n">
-        <v>200</v>
+        <v>300</v>
       </c>
       <c r="H345" t="n">
         <v>0</v>
       </c>
       <c r="I345" t="n">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="3" t="inlineStr">
         <is>
           <t>CİHAZ</t>
         </is>
       </c>
       <c r="B346" t="inlineStr">
         <is>
-          <t>501732</t>
+          <t>YOK</t>
         </is>
       </c>
       <c r="C346" t="inlineStr">
         <is>
-          <t>GÜLSANLAR CİHAZ</t>
+          <t>SEDA KALP</t>
         </is>
       </c>
       <c r="D346" t="inlineStr">
         <is>
-          <t>AKDEĞİRMEN MAH.17 SOK NO16/1</t>
+          <t>HUZUR MAH. ŞANTİYE SOK NO:4 D26</t>
         </is>
       </c>
       <c r="E346" t="inlineStr">
         <is>
-          <t>21.11.2024</t>
+          <t>28.03.2025</t>
         </is>
       </c>
       <c r="F346" t="n">
         <v>1</v>
       </c>
       <c r="G346" t="n">
-        <v>200</v>
+        <v>300</v>
       </c>
       <c r="H346" t="n">
         <v>0</v>
       </c>
       <c r="I346" t="n">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="3" t="inlineStr">
         <is>
           <t>CİHAZ</t>
         </is>
       </c>
       <c r="B347" t="inlineStr">
         <is>
-          <t>197913</t>
+          <t>2357870</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
-          <t>ELİFE ERKUŞ</t>
+          <t>FATİH BEY</t>
         </is>
       </c>
       <c r="D347" t="inlineStr">
         <is>
-          <t>SEYRANTEPE CAMİİ SOK EMEK APT C BLOK NO:2 D3</t>
+          <t>GÜLTEPE MAH. NERGİZ SOK.</t>
         </is>
       </c>
       <c r="E347" t="inlineStr">
         <is>
-          <t>21.11.2024</t>
+          <t>03.03.2025</t>
         </is>
       </c>
       <c r="F347" t="n">
         <v>1</v>
       </c>
       <c r="G347" t="n">
-        <v>200</v>
+        <v>300</v>
       </c>
       <c r="H347" t="n">
         <v>0</v>
       </c>
       <c r="I347" t="n">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="3" t="inlineStr">
         <is>
           <t>CİHAZ</t>
         </is>
       </c>
       <c r="B348" t="inlineStr">
         <is>
-          <t>343970</t>
+          <t>260492</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
-          <t>GÜLSANLAR CİHAZ</t>
+          <t>ADEM BESEREK</t>
         </is>
       </c>
       <c r="D348" t="inlineStr">
         <is>
-          <t>MEVLANA MAH. RAHMİ GÜNAY CAD. GÜZELEVLER A BLOK D12</t>
+          <t>KILAVUZ MAH. 40. SOK KILIÇ APT NO:1 D32</t>
         </is>
       </c>
       <c r="E348" t="inlineStr">
         <is>
-          <t>18.11.2024</t>
+          <t>25.02.2025</t>
         </is>
       </c>
       <c r="F348" t="n">
         <v>1</v>
       </c>
       <c r="G348" t="n">
-        <v>200</v>
+        <v>300</v>
       </c>
       <c r="H348" t="n">
         <v>0</v>
       </c>
       <c r="I348" t="n">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="3" t="inlineStr">
         <is>
           <t>CİHAZ</t>
         </is>
       </c>
       <c r="B349" t="inlineStr">
         <is>
-          <t>630664</t>
+          <t>2003171215</t>
         </is>
       </c>
       <c r="C349" t="inlineStr">
         <is>
-          <t>GÜLSANLAR CİHAZ</t>
+          <t>CAFER ÇONGAR</t>
         </is>
       </c>
       <c r="D349" t="inlineStr">
         <is>
-          <t>ÇİÇEKLİ MAH. 21 SOK ZAFER APT 4. BLOK D9</t>
+          <t>KÜMBET MAH. 14. SOK ALTINEVLER A4 BLOK D3</t>
         </is>
       </c>
       <c r="E349" t="inlineStr">
         <is>
-          <t>18.11.2024</t>
+          <t>13.02.2025</t>
         </is>
       </c>
       <c r="F349" t="n">
         <v>1</v>
       </c>
       <c r="G349" t="n">
-        <v>200</v>
+        <v>500</v>
       </c>
       <c r="H349" t="n">
         <v>0</v>
       </c>
       <c r="I349" t="n">
-        <v>200</v>
+        <v>500</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="3" t="inlineStr">
         <is>
           <t>CİHAZ</t>
         </is>
       </c>
       <c r="B350" t="inlineStr">
         <is>
-          <t>143428</t>
+          <t>223881</t>
         </is>
       </c>
       <c r="C350" t="inlineStr">
         <is>
-          <t>FETHİYE KAYA</t>
+          <t>AHMET BİÇER</t>
         </is>
       </c>
       <c r="D350" t="inlineStr">
         <is>
-          <t>ECE MAH. HAYRİ SIĞIRCI CAD. SERDAR OĞLU APT B BLOK D3</t>
+          <t>DİRİLİŞ MAH. 24. SOK MEVLANA APT. B BLOK D2</t>
         </is>
       </c>
       <c r="E350" t="inlineStr">
         <is>
-          <t>18.11.2024</t>
+          <t>11.02.2025</t>
         </is>
       </c>
       <c r="F350" t="n">
         <v>1</v>
       </c>
       <c r="G350" t="n">
-        <v>200</v>
+        <v>300</v>
       </c>
       <c r="H350" t="n">
         <v>0</v>
       </c>
       <c r="I350" t="n">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" s="3" t="inlineStr">
         <is>
           <t>CİHAZ</t>
         </is>
       </c>
       <c r="B351" t="inlineStr">
         <is>
-          <t>317439</t>
+          <t>1523651</t>
         </is>
       </c>
       <c r="C351" t="inlineStr">
         <is>
-          <t>OSMAN FERHATOĞLU</t>
+          <t>İBRAHİM KÖSE</t>
         </is>
       </c>
       <c r="D351" t="inlineStr">
         <is>
-          <t>KÜÇÜK MİNARE MAH. VAİZ AHMET SOK AKINCI APT D5</t>
+          <t>FATİH MAH. 22 SOK KAPSAM YAPI EYLÜL APT NO:48 D11</t>
         </is>
       </c>
       <c r="E351" t="inlineStr">
         <is>
-          <t>16.11.2024</t>
+          <t>11.02.2025</t>
         </is>
       </c>
       <c r="F351" t="n">
         <v>1</v>
       </c>
       <c r="G351" t="n">
-        <v>200</v>
+        <v>300</v>
       </c>
       <c r="H351" t="n">
         <v>0</v>
       </c>
       <c r="I351" t="n">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" s="3" t="inlineStr">
         <is>
           <t>CİHAZ</t>
         </is>
       </c>
       <c r="B352" t="inlineStr">
         <is>
-          <t>872055</t>
+          <t>1525311</t>
         </is>
       </c>
       <c r="C352" t="inlineStr">
         <is>
-          <t>ERDAL YILMAZ</t>
+          <t>AHMET YILDIRIM</t>
         </is>
       </c>
       <c r="D352" t="inlineStr">
         <is>
-          <t>ALİBABA MAH. 66 SOK NO:42 D2</t>
+          <t>İSTİKLAL MAH. 38. SOK KAYI APT NO:7 D1</t>
         </is>
       </c>
       <c r="E352" t="inlineStr">
         <is>
-          <t>06.11.2024</t>
+          <t>07.02.2025</t>
         </is>
       </c>
       <c r="F352" t="n">
         <v>1</v>
       </c>
       <c r="G352" t="n">
-        <v>200</v>
+        <v>300</v>
       </c>
       <c r="H352" t="n">
         <v>0</v>
       </c>
       <c r="I352" t="n">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" s="3" t="inlineStr">
         <is>
           <t>CİHAZ</t>
         </is>
       </c>
       <c r="B353" t="inlineStr">
         <is>
-          <t>263313</t>
+          <t>5105683994</t>
         </is>
       </c>
       <c r="C353" t="inlineStr">
         <is>
-          <t>GÜLSANLAR CİHAZ</t>
+          <t>GÜLSANLAR DEPO</t>
         </is>
       </c>
       <c r="D353" t="inlineStr">
         <is>
-          <t>YENİ MAH. MENDERES CAD. KARDEŞLER APT D4</t>
+          <t>KILAVUZ MAH. GÜLSANLAR APT ALTI DEPO</t>
         </is>
       </c>
       <c r="E353" t="inlineStr">
         <is>
-          <t>30.10.2024</t>
+          <t>07.02.2025</t>
         </is>
       </c>
       <c r="F353" t="n">
         <v>1</v>
       </c>
       <c r="G353" t="n">
-        <v>200</v>
+        <v>300</v>
       </c>
       <c r="H353" t="n">
         <v>0</v>
       </c>
       <c r="I353" t="n">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" s="3" t="inlineStr">
         <is>
           <t>CİHAZ</t>
         </is>
       </c>
       <c r="B354" t="inlineStr">
         <is>
-          <t>145931</t>
+          <t>2003181230</t>
         </is>
       </c>
       <c r="C354" t="inlineStr">
         <is>
-          <t>ÇETİN YILMAZ</t>
+          <t>BÜNYAMİN MERT</t>
         </is>
       </c>
       <c r="D354" t="inlineStr">
         <is>
-          <t>DİRİLİŞ MAH. DERYA SOK. BUKET EVLER D7</t>
+          <t>HUZUR MAH. 42. SOK HUR APT D4</t>
         </is>
       </c>
       <c r="E354" t="inlineStr">
         <is>
-          <t>25.10.2024</t>
+          <t>31.01.2025</t>
         </is>
       </c>
       <c r="F354" t="n">
         <v>1</v>
       </c>
       <c r="G354" t="n">
-        <v>200</v>
+        <v>300</v>
       </c>
       <c r="H354" t="n">
         <v>0</v>
       </c>
       <c r="I354" t="n">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" s="3" t="inlineStr">
         <is>
           <t>CİHAZ</t>
         </is>
       </c>
       <c r="B355" t="inlineStr">
         <is>
-          <t>489622</t>
+          <t>932410</t>
         </is>
       </c>
       <c r="C355" t="inlineStr">
         <is>
-          <t>FİGEN BAŞLAN</t>
+          <t>SÜLAYMAN ERASLAN</t>
         </is>
       </c>
       <c r="D355" t="inlineStr">
         <is>
-          <t>DİRİLİŞ MAH. ŞEYH ŞAMİL CAD YURDAGÜL EVLER D17</t>
+          <t>ALİBABA MAH. 69. SOK NO:19 D2</t>
         </is>
       </c>
       <c r="E355" t="inlineStr">
         <is>
-          <t>25.10.2024</t>
+          <t>28.01.2025</t>
         </is>
       </c>
       <c r="F355" t="n">
         <v>1</v>
       </c>
       <c r="G355" t="n">
-        <v>200</v>
+        <v>300</v>
       </c>
       <c r="H355" t="n">
         <v>0</v>
       </c>
       <c r="I355" t="n">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" s="3" t="inlineStr">
         <is>
           <t>CİHAZ</t>
         </is>
       </c>
       <c r="B356" t="inlineStr">
         <is>
-          <t>498481</t>
+          <t>362671</t>
         </is>
       </c>
       <c r="C356" t="inlineStr">
         <is>
-          <t>GÜLSANLAR CİHAZ</t>
+          <t>RAMAZAN KEKEÇ</t>
         </is>
       </c>
       <c r="D356" t="inlineStr">
         <is>
-          <t>YENİ MAH. 28 SOK. NO:23 D1</t>
+          <t>MEVLANA MAH. 14.SOK KAPTANLAR SİTESİ A BLOK KAT2 D4</t>
         </is>
       </c>
       <c r="E356" t="inlineStr">
         <is>
-          <t>25.10.2024</t>
+          <t>28.01.2025</t>
         </is>
       </c>
       <c r="F356" t="n">
         <v>1</v>
       </c>
       <c r="G356" t="n">
-        <v>200</v>
+        <v>300</v>
       </c>
       <c r="H356" t="n">
         <v>0</v>
       </c>
       <c r="I356" t="n">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" s="3" t="inlineStr">
         <is>
           <t>CİHAZ</t>
         </is>
       </c>
       <c r="B357" t="inlineStr">
         <is>
-          <t>192863</t>
+          <t>55797</t>
         </is>
       </c>
       <c r="C357" t="inlineStr">
         <is>
-          <t>HARUN YILDIZ</t>
+          <t>MEVLÜT A</t>
         </is>
       </c>
       <c r="D357" t="inlineStr">
         <is>
-          <t>İSTİKLAL MAH. 12 SOK.NO: 20 D5</t>
+          <t>DİRİLİŞ MAH. 9. SOK YILDIZ APT. B BLOK D6</t>
         </is>
       </c>
       <c r="E357" t="inlineStr">
         <is>
-          <t>15.10.2024</t>
+          <t>17.01.2025</t>
         </is>
       </c>
       <c r="F357" t="n">
         <v>1</v>
       </c>
       <c r="G357" t="n">
-        <v>200</v>
+        <v>300</v>
       </c>
       <c r="H357" t="n">
         <v>0</v>
       </c>
       <c r="I357" t="n">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" s="3" t="inlineStr">
         <is>
           <t>CİHAZ</t>
         </is>
       </c>
       <c r="B358" t="inlineStr">
         <is>
-          <t>343339</t>
+          <t>369592</t>
         </is>
       </c>
       <c r="C358" t="inlineStr">
         <is>
-          <t>CEMAL ÖZEÇ</t>
+          <t>HAMZA ÖZTÜRK</t>
         </is>
       </c>
       <c r="D358" t="inlineStr">
         <is>
-          <t>EĞRİKÖPRÜ MAH 25 SOK C15 BLOK NO:6/D2</t>
+          <t>ORHANGAZİ MAH. 7. SOK NO:11 D2 ÖZTÜRK APT</t>
         </is>
       </c>
       <c r="E358" t="inlineStr">
         <is>
-          <t>15.10.2024</t>
+          <t>09.01.2025</t>
         </is>
       </c>
       <c r="F358" t="n">
         <v>1</v>
       </c>
       <c r="G358" t="n">
-        <v>200</v>
+        <v>300</v>
       </c>
       <c r="H358" t="n">
         <v>0</v>
       </c>
       <c r="I358" t="n">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" s="3" t="inlineStr">
         <is>
           <t>CİHAZ</t>
         </is>
       </c>
       <c r="B359" t="inlineStr">
         <is>
-          <t>251018</t>
+          <t>786791</t>
         </is>
       </c>
       <c r="C359" t="inlineStr">
         <is>
-          <t>SALİHA ERGÜN</t>
+          <t>ŞİNASİ KAYAPINAR</t>
         </is>
       </c>
       <c r="D359" t="inlineStr">
         <is>
-          <t>MİMAR SİNAN MAH. İHSAN ÖVER CAD. C BLOK D15</t>
+          <t>GÜLTEPE MAH. 6 SOK. NO:3 D1</t>
         </is>
       </c>
       <c r="E359" t="inlineStr">
         <is>
-          <t>07.10.2024</t>
+          <t>09.01.2025</t>
         </is>
       </c>
       <c r="F359" t="n">
         <v>1</v>
       </c>
       <c r="G359" t="n">
-        <v>200</v>
+        <v>300</v>
       </c>
       <c r="H359" t="n">
         <v>0</v>
       </c>
       <c r="I359" t="n">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" s="3" t="inlineStr">
         <is>
           <t>CİHAZ</t>
         </is>
       </c>
       <c r="B360" t="inlineStr">
         <is>
-          <t>2003284953</t>
+          <t>689193</t>
         </is>
       </c>
       <c r="C360" t="inlineStr">
         <is>
-          <t>MEDİNE KAYA</t>
+          <t>YUSUF ÇAKMAK</t>
         </is>
       </c>
       <c r="D360" t="inlineStr">
         <is>
-          <t>SELÇUKLU MAH. 1 SOK. ULUDAĞEVLER A BLOK</t>
+          <t>FATİH MAH. 12. SOK KAVLAK APT. D3</t>
         </is>
       </c>
       <c r="E360" t="inlineStr">
         <is>
-          <t>07.10.2024</t>
+          <t>09.01.2025</t>
         </is>
       </c>
       <c r="F360" t="n">
         <v>1</v>
       </c>
       <c r="G360" t="n">
-        <v>200</v>
+        <v>300</v>
       </c>
       <c r="H360" t="n">
         <v>0</v>
       </c>
       <c r="I360" t="n">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" s="3" t="inlineStr">
         <is>
           <t>CİHAZ</t>
         </is>
       </c>
       <c r="B361" t="inlineStr">
         <is>
-          <t>79944</t>
+          <t>5025270</t>
         </is>
       </c>
       <c r="C361" t="inlineStr">
         <is>
-          <t>GÜLSANLAR CİHAZ</t>
+          <t>AKİP POLAT</t>
         </is>
       </c>
       <c r="D361" t="inlineStr">
         <is>
-          <t>KÜÇÜKMİNARE MAH. 8 SOK NO:1 D2</t>
+          <t>MEVLANA MAH.HUZURLU SOK HUZUR APT B BLOKD1</t>
         </is>
       </c>
       <c r="E361" t="inlineStr">
         <is>
-          <t>01.10.2024</t>
+          <t>03.01.2025</t>
         </is>
       </c>
       <c r="F361" t="n">
         <v>1</v>
       </c>
       <c r="G361" t="n">
         <v>200</v>
       </c>
       <c r="H361" t="n">
         <v>0</v>
       </c>
       <c r="I361" t="n">
         <v>200</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" s="3" t="inlineStr">
         <is>
           <t>CİHAZ</t>
         </is>
       </c>
       <c r="B362" t="inlineStr">
         <is>
-          <t>615525</t>
+          <t>371264</t>
         </is>
       </c>
       <c r="C362" t="inlineStr">
         <is>
-          <t>HASAN VEYA SÜLAYMAN ATEŞ</t>
+          <t>AKİF POLAT</t>
         </is>
       </c>
       <c r="D362" t="inlineStr">
         <is>
-          <t>FATİH MAH. CANPOLAT SOK. D3</t>
+          <t>MEVLANA MAH. HUZUR SOK HUZUR APT. B BLOK NO:1/1 D3</t>
         </is>
       </c>
       <c r="E362" t="inlineStr">
         <is>
-          <t>25.09.2024</t>
+          <t>03.01.2025</t>
         </is>
       </c>
       <c r="F362" t="n">
         <v>1</v>
       </c>
       <c r="G362" t="n">
-        <v>200</v>
+        <v>300</v>
       </c>
       <c r="H362" t="n">
         <v>0</v>
       </c>
       <c r="I362" t="n">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" s="3" t="inlineStr">
         <is>
           <t>CİHAZ</t>
         </is>
       </c>
       <c r="B363" t="inlineStr">
         <is>
-          <t>5103433205</t>
+          <t>914394</t>
         </is>
       </c>
       <c r="C363" t="inlineStr">
         <is>
-          <t>GÜLSANLAR CİHAZ</t>
+          <t>ABDULLAH AYDEMİR</t>
         </is>
       </c>
       <c r="D363" t="inlineStr">
         <is>
-          <t>DİRİLİŞ MAH. 21 SOK KARANFİL EVLER B BLOKD10</t>
+          <t>ŞEYHŞAMİL MAH.30.SOK GAZİ APT. D1</t>
         </is>
       </c>
       <c r="E363" t="inlineStr">
         <is>
-          <t>25.09.2024</t>
+          <t>02.01.2025</t>
         </is>
       </c>
       <c r="F363" t="n">
         <v>1</v>
       </c>
       <c r="G363" t="n">
         <v>200</v>
       </c>
       <c r="H363" t="n">
         <v>0</v>
       </c>
       <c r="I363" t="n">
         <v>200</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" s="3" t="inlineStr">
         <is>
           <t>CİHAZ</t>
         </is>
       </c>
       <c r="B364" t="inlineStr">
         <is>
-          <t>5103433205</t>
+          <t>66767</t>
         </is>
       </c>
       <c r="C364" t="inlineStr">
         <is>
-          <t>GÜLSANLAR CİHAZ</t>
+          <t>MÜCAHİT ABDULLAH YILMAZ ZARA</t>
         </is>
       </c>
       <c r="D364" t="inlineStr">
         <is>
-          <t>MEVLANA MAH. MEVLANA CAD. EVRENSİTESİ D3</t>
+          <t>YENİDOĞAN MAH.YAVUZ SULTAN SELİM CAD.NO73 D4</t>
         </is>
       </c>
       <c r="E364" t="inlineStr">
         <is>
-          <t>14.09.2024</t>
+          <t>02.01.2025</t>
         </is>
       </c>
       <c r="F364" t="n">
         <v>1</v>
       </c>
       <c r="G364" t="n">
         <v>200</v>
       </c>
       <c r="H364" t="n">
         <v>0</v>
       </c>
       <c r="I364" t="n">
         <v>200</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" s="3" t="inlineStr">
         <is>
           <t>CİHAZ</t>
         </is>
       </c>
       <c r="B365" t="inlineStr">
         <is>
-          <t>277065</t>
+          <t>574597</t>
         </is>
       </c>
       <c r="C365" t="inlineStr">
         <is>
-          <t>GÜLSANLAR CİHAZ</t>
+          <t>HATİCE ABLANIN TEYZESİ</t>
         </is>
       </c>
       <c r="D365" t="inlineStr">
         <is>
-          <t>DÖRTEYLÜL MAH. KÜTÜKLÜ CAD. NO37 D4</t>
+          <t>MEVLANA MAH. YAHYA YERLİ KAYA SOK.GÜNEŞEVLER C BLOKD31</t>
         </is>
       </c>
       <c r="E365" t="inlineStr">
         <is>
-          <t>07.09.2024</t>
+          <t>27.12.2024</t>
         </is>
       </c>
       <c r="F365" t="n">
         <v>1</v>
       </c>
       <c r="G365" t="n">
         <v>200</v>
       </c>
       <c r="H365" t="n">
         <v>0</v>
       </c>
       <c r="I365" t="n">
         <v>200</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" s="3" t="inlineStr">
         <is>
           <t>CİHAZ</t>
         </is>
       </c>
       <c r="B366" t="inlineStr">
         <is>
-          <t>YOK</t>
+          <t>581709</t>
         </is>
       </c>
       <c r="C366" t="inlineStr">
         <is>
-          <t>GÜLSANLAR CİHAZ</t>
-[...2 lines deleted...]
-      <c r="D366" t="inlineStr"/>
+          <t>ÖMER KADAŞ</t>
+        </is>
+      </c>
+      <c r="D366" t="inlineStr">
+        <is>
+          <t>TUZLUGÖL MAH.37.SOK NO:22 D1</t>
+        </is>
+      </c>
       <c r="E366" t="inlineStr">
         <is>
-          <t>31.08.2024</t>
+          <t>27.12.2024</t>
         </is>
       </c>
       <c r="F366" t="n">
         <v>1</v>
       </c>
       <c r="G366" t="n">
         <v>200</v>
       </c>
       <c r="H366" t="n">
         <v>0</v>
       </c>
       <c r="I366" t="n">
         <v>200</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" s="3" t="inlineStr">
         <is>
           <t>CİHAZ</t>
         </is>
       </c>
       <c r="B367" t="inlineStr">
         <is>
-          <t>127948</t>
+          <t>5103304088</t>
         </is>
       </c>
       <c r="C367" t="inlineStr">
         <is>
-          <t>NUMAN BÜYÜKYILDIZ</t>
+          <t>BAYRAM YÜKSEKKAYA</t>
         </is>
       </c>
       <c r="D367" t="inlineStr">
         <is>
-          <t>HUZUR MAH. 13. SOK BİRLİK APT A BLOK NO:1/D3</t>
+          <t>KARŞIYAKA MAH.89. SOK D2</t>
         </is>
       </c>
       <c r="E367" t="inlineStr">
         <is>
-          <t>07.07.2024</t>
+          <t>16.12.2024</t>
         </is>
       </c>
       <c r="F367" t="n">
         <v>1</v>
       </c>
       <c r="G367" t="n">
         <v>200</v>
       </c>
       <c r="H367" t="n">
         <v>0</v>
       </c>
       <c r="I367" t="n">
         <v>200</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" s="3" t="inlineStr">
         <is>
           <t>CİHAZ</t>
         </is>
       </c>
       <c r="B368" t="inlineStr">
         <is>
-          <t>YOK</t>
+          <t>485984</t>
         </is>
       </c>
       <c r="C368" t="inlineStr">
         <is>
-          <t>NACİ TOPRAK</t>
+          <t>AHMET KUZUCUOĞLU</t>
         </is>
       </c>
       <c r="D368" t="inlineStr">
         <is>
-          <t>KÜÇÜK MİNARE MAH. 1 SOK BURAK APT B BLOK NO:4 D6</t>
+          <t>FATİH MAH. 15. SOK NO:12 D2</t>
         </is>
       </c>
       <c r="E368" t="inlineStr">
         <is>
-          <t>21.06.2024</t>
+          <t>16.12.2024</t>
         </is>
       </c>
       <c r="F368" t="n">
         <v>1</v>
       </c>
       <c r="G368" t="n">
         <v>200</v>
       </c>
       <c r="H368" t="n">
         <v>0</v>
       </c>
       <c r="I368" t="n">
         <v>200</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" s="3" t="inlineStr">
         <is>
           <t>CİHAZ</t>
         </is>
       </c>
       <c r="B369" t="inlineStr">
         <is>
-          <t>2003268175</t>
+          <t>90169</t>
         </is>
       </c>
       <c r="C369" t="inlineStr">
         <is>
-          <t>HAKAN DEMİRAY</t>
+          <t>İBRAHİM ÇOŞKUN</t>
         </is>
       </c>
       <c r="D369" t="inlineStr">
         <is>
-          <t>EMEK MAH. 25 . SOK ÖZBİLRLİK APT</t>
+          <t>YENİDOĞAN MAH. MEREKÜM CAD.</t>
         </is>
       </c>
       <c r="E369" t="inlineStr">
         <is>
-          <t>10.06.2024</t>
+          <t>12.12.2024</t>
         </is>
       </c>
       <c r="F369" t="n">
         <v>1</v>
       </c>
       <c r="G369" t="n">
         <v>200</v>
       </c>
       <c r="H369" t="n">
         <v>0</v>
       </c>
       <c r="I369" t="n">
         <v>200</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" s="3" t="inlineStr">
         <is>
           <t>CİHAZ</t>
         </is>
       </c>
       <c r="B370" t="inlineStr">
         <is>
-          <t>YOK</t>
+          <t>39960</t>
         </is>
       </c>
       <c r="C370" t="inlineStr">
         <is>
-          <t>ABDULLAH KUTLU</t>
+          <t>İSMAİL ÇETİN</t>
         </is>
       </c>
       <c r="D370" t="inlineStr">
         <is>
-          <t>KARDEŞLER MAH. 50. SOK. NO:3 D10</t>
+          <t>Yenidoğan mahallesi yenidoğan caddesi Çetin Apt no 18/7</t>
         </is>
       </c>
       <c r="E370" t="inlineStr">
         <is>
-          <t>07.06.2024</t>
+          <t>09.12.2024</t>
         </is>
       </c>
       <c r="F370" t="n">
         <v>1</v>
       </c>
       <c r="G370" t="n">
         <v>200</v>
       </c>
       <c r="H370" t="n">
         <v>0</v>
       </c>
       <c r="I370" t="n">
         <v>200</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" s="3" t="inlineStr">
         <is>
           <t>CİHAZ</t>
         </is>
       </c>
       <c r="B371" t="inlineStr">
         <is>
-          <t>25835</t>
+          <t>34766</t>
         </is>
       </c>
       <c r="C371" t="inlineStr">
         <is>
-          <t>KADİM ÖZTÜRK</t>
-[...3 lines deleted...]
-      <c r="E371" t="inlineStr"/>
+          <t>GÜLSANLAR CİHAZ</t>
+        </is>
+      </c>
+      <c r="D371" t="inlineStr">
+        <is>
+          <t>ÇİÇEKLİ mh. BATTAL GAZİ CAD. cd. No:62 MERKEZ/SİVAS</t>
+        </is>
+      </c>
+      <c r="E371" t="inlineStr">
+        <is>
+          <t>09.12.2024</t>
+        </is>
+      </c>
       <c r="F371" t="n">
         <v>1</v>
       </c>
       <c r="G371" t="n">
         <v>200</v>
       </c>
       <c r="H371" t="n">
         <v>0</v>
       </c>
       <c r="I371" t="n">
         <v>200</v>
       </c>
     </row>
     <row r="372">
-      <c r="A372" s="3" t="inlineStr"/>
+      <c r="A372" s="3" t="inlineStr">
+        <is>
+          <t>CİHAZ</t>
+        </is>
+      </c>
       <c r="B372" t="inlineStr">
         <is>
+          <t>190658</t>
+        </is>
+      </c>
+      <c r="C372" t="inlineStr">
+        <is>
+          <t>MUSTAFA GÖKOĞLU</t>
+        </is>
+      </c>
+      <c r="D372" t="inlineStr">
+        <is>
+          <t>ESENTEPE mh. TUĞRA SOK. sk. No:56</t>
+        </is>
+      </c>
+      <c r="E372" t="inlineStr">
+        <is>
+          <t>03.12.2024</t>
+        </is>
+      </c>
+      <c r="F372" t="n">
+        <v>1</v>
+      </c>
+      <c r="G372" t="n">
+        <v>200</v>
+      </c>
+      <c r="H372" t="n">
+        <v>0</v>
+      </c>
+      <c r="I372" t="n">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="373">
+      <c r="A373" s="3" t="inlineStr">
+        <is>
+          <t>CİHAZ</t>
+        </is>
+      </c>
+      <c r="B373" t="inlineStr">
+        <is>
+          <t>YOK</t>
+        </is>
+      </c>
+      <c r="C373" t="inlineStr">
+        <is>
+          <t>YAŞAR YILDIRIM</t>
+        </is>
+      </c>
+      <c r="D373" t="inlineStr">
+        <is>
+          <t>ÇİÇEKLİ MAH. ŞEHİT MANSUR ARDUÇ SOK NO57 D2</t>
+        </is>
+      </c>
+      <c r="E373" t="inlineStr">
+        <is>
+          <t>03.12.2024</t>
+        </is>
+      </c>
+      <c r="F373" t="n">
+        <v>1</v>
+      </c>
+      <c r="G373" t="n">
+        <v>200</v>
+      </c>
+      <c r="H373" t="n">
+        <v>0</v>
+      </c>
+      <c r="I373" t="n">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="374">
+      <c r="A374" s="3" t="inlineStr">
+        <is>
+          <t>CİHAZ</t>
+        </is>
+      </c>
+      <c r="B374" t="inlineStr">
+        <is>
+          <t>2798286</t>
+        </is>
+      </c>
+      <c r="C374" t="inlineStr">
+        <is>
+          <t>HATİCE ALBAYRAK</t>
+        </is>
+      </c>
+      <c r="D374" t="inlineStr">
+        <is>
+          <t>AKDEĞİRMEN mh. 10 SOK. sk. No:25 D2</t>
+        </is>
+      </c>
+      <c r="E374" t="inlineStr">
+        <is>
+          <t>03.12.2024</t>
+        </is>
+      </c>
+      <c r="F374" t="n">
+        <v>1</v>
+      </c>
+      <c r="G374" t="n">
+        <v>200</v>
+      </c>
+      <c r="H374" t="n">
+        <v>0</v>
+      </c>
+      <c r="I374" t="n">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="375">
+      <c r="A375" s="3" t="inlineStr">
+        <is>
+          <t>CİHAZ</t>
+        </is>
+      </c>
+      <c r="B375" t="inlineStr">
+        <is>
+          <t>71973</t>
+        </is>
+      </c>
+      <c r="C375" t="inlineStr">
+        <is>
+          <t>AHMET TURAN CİVELEK</t>
+        </is>
+      </c>
+      <c r="D375" t="inlineStr">
+        <is>
+          <t>ŞEYH ŞAMİL mh. MELEK REŞİT HANIM CAD. cd. No:34/1 D5</t>
+        </is>
+      </c>
+      <c r="E375" t="inlineStr">
+        <is>
+          <t>03.12.2024</t>
+        </is>
+      </c>
+      <c r="F375" t="n">
+        <v>1</v>
+      </c>
+      <c r="G375" t="n">
+        <v>200</v>
+      </c>
+      <c r="H375" t="n">
+        <v>0</v>
+      </c>
+      <c r="I375" t="n">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="376">
+      <c r="A376" s="3" t="inlineStr">
+        <is>
+          <t>CİHAZ</t>
+        </is>
+      </c>
+      <c r="B376" t="inlineStr">
+        <is>
+          <t>86601</t>
+        </is>
+      </c>
+      <c r="C376" t="inlineStr">
+        <is>
+          <t>ABDULLAH AKKUŞ</t>
+        </is>
+      </c>
+      <c r="D376" t="inlineStr">
+        <is>
+          <t>YUNUSEMRE mh. HAYRİ SIĞIRCI CAD. cd. No:185 D3</t>
+        </is>
+      </c>
+      <c r="E376" t="inlineStr">
+        <is>
+          <t>03.12.2024</t>
+        </is>
+      </c>
+      <c r="F376" t="n">
+        <v>1</v>
+      </c>
+      <c r="G376" t="n">
+        <v>200</v>
+      </c>
+      <c r="H376" t="n">
+        <v>0</v>
+      </c>
+      <c r="I376" t="n">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="377">
+      <c r="A377" s="3" t="inlineStr">
+        <is>
+          <t>CİHAZ</t>
+        </is>
+      </c>
+      <c r="B377" t="inlineStr">
+        <is>
+          <t>91294</t>
+        </is>
+      </c>
+      <c r="C377" t="inlineStr">
+        <is>
+          <t>SEBAHATTİN ÇELİKER</t>
+        </is>
+      </c>
+      <c r="D377" t="inlineStr">
+        <is>
+          <t>ALİBABA mh. AŞIK VEYSEL CAD. cd. No:55/5 MERKEZ/SİVAS</t>
+        </is>
+      </c>
+      <c r="E377" t="inlineStr">
+        <is>
+          <t>02.12.2024</t>
+        </is>
+      </c>
+      <c r="F377" t="n">
+        <v>1</v>
+      </c>
+      <c r="G377" t="n">
+        <v>200</v>
+      </c>
+      <c r="H377" t="n">
+        <v>0</v>
+      </c>
+      <c r="I377" t="n">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="378">
+      <c r="A378" s="3" t="inlineStr">
+        <is>
+          <t>CİHAZ</t>
+        </is>
+      </c>
+      <c r="B378" t="inlineStr">
+        <is>
+          <t>203171</t>
+        </is>
+      </c>
+      <c r="C378" t="inlineStr">
+        <is>
+          <t>MAHMUT ŞAHİN</t>
+        </is>
+      </c>
+      <c r="D378" t="inlineStr">
+        <is>
+          <t>MEHMET AKİF ERSOY mh. GÖKÇEKLER CAD. cd. No:14 D3</t>
+        </is>
+      </c>
+      <c r="E378" t="inlineStr">
+        <is>
+          <t>02.12.2024</t>
+        </is>
+      </c>
+      <c r="F378" t="n">
+        <v>1</v>
+      </c>
+      <c r="G378" t="n">
+        <v>200</v>
+      </c>
+      <c r="H378" t="n">
+        <v>0</v>
+      </c>
+      <c r="I378" t="n">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="379">
+      <c r="A379" s="3" t="inlineStr">
+        <is>
+          <t>CİHAZ</t>
+        </is>
+      </c>
+      <c r="B379" t="inlineStr">
+        <is>
+          <t>575283</t>
+        </is>
+      </c>
+      <c r="C379" t="inlineStr">
+        <is>
+          <t>GÜLSANLAR CİHAZ</t>
+        </is>
+      </c>
+      <c r="D379" t="inlineStr">
+        <is>
+          <t>FATİH MAH. 78. SOK NO:8 D1</t>
+        </is>
+      </c>
+      <c r="E379" t="inlineStr">
+        <is>
+          <t>23.11.2024</t>
+        </is>
+      </c>
+      <c r="F379" t="n">
+        <v>1</v>
+      </c>
+      <c r="G379" t="n">
+        <v>200</v>
+      </c>
+      <c r="H379" t="n">
+        <v>0</v>
+      </c>
+      <c r="I379" t="n">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="380">
+      <c r="A380" s="3" t="inlineStr">
+        <is>
+          <t>CİHAZ</t>
+        </is>
+      </c>
+      <c r="B380" t="inlineStr">
+        <is>
+          <t>501732</t>
+        </is>
+      </c>
+      <c r="C380" t="inlineStr">
+        <is>
+          <t>GÜLSANLAR CİHAZ</t>
+        </is>
+      </c>
+      <c r="D380" t="inlineStr">
+        <is>
+          <t>AKDEĞİRMEN MAH.17 SOK NO16/1</t>
+        </is>
+      </c>
+      <c r="E380" t="inlineStr">
+        <is>
+          <t>21.11.2024</t>
+        </is>
+      </c>
+      <c r="F380" t="n">
+        <v>1</v>
+      </c>
+      <c r="G380" t="n">
+        <v>200</v>
+      </c>
+      <c r="H380" t="n">
+        <v>0</v>
+      </c>
+      <c r="I380" t="n">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="381">
+      <c r="A381" s="3" t="inlineStr">
+        <is>
+          <t>CİHAZ</t>
+        </is>
+      </c>
+      <c r="B381" t="inlineStr">
+        <is>
+          <t>197913</t>
+        </is>
+      </c>
+      <c r="C381" t="inlineStr">
+        <is>
+          <t>ELİFE ERKUŞ</t>
+        </is>
+      </c>
+      <c r="D381" t="inlineStr">
+        <is>
+          <t>SEYRANTEPE CAMİİ SOK EMEK APT C BLOK NO:2 D3</t>
+        </is>
+      </c>
+      <c r="E381" t="inlineStr">
+        <is>
+          <t>21.11.2024</t>
+        </is>
+      </c>
+      <c r="F381" t="n">
+        <v>1</v>
+      </c>
+      <c r="G381" t="n">
+        <v>200</v>
+      </c>
+      <c r="H381" t="n">
+        <v>0</v>
+      </c>
+      <c r="I381" t="n">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="382">
+      <c r="A382" s="3" t="inlineStr">
+        <is>
+          <t>CİHAZ</t>
+        </is>
+      </c>
+      <c r="B382" t="inlineStr">
+        <is>
+          <t>343970</t>
+        </is>
+      </c>
+      <c r="C382" t="inlineStr">
+        <is>
+          <t>GÜLSANLAR CİHAZ</t>
+        </is>
+      </c>
+      <c r="D382" t="inlineStr">
+        <is>
+          <t>MEVLANA MAH. RAHMİ GÜNAY CAD. GÜZELEVLER A BLOK D12</t>
+        </is>
+      </c>
+      <c r="E382" t="inlineStr">
+        <is>
+          <t>18.11.2024</t>
+        </is>
+      </c>
+      <c r="F382" t="n">
+        <v>1</v>
+      </c>
+      <c r="G382" t="n">
+        <v>200</v>
+      </c>
+      <c r="H382" t="n">
+        <v>0</v>
+      </c>
+      <c r="I382" t="n">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="383">
+      <c r="A383" s="3" t="inlineStr">
+        <is>
+          <t>CİHAZ</t>
+        </is>
+      </c>
+      <c r="B383" t="inlineStr">
+        <is>
+          <t>630664</t>
+        </is>
+      </c>
+      <c r="C383" t="inlineStr">
+        <is>
+          <t>GÜLSANLAR CİHAZ</t>
+        </is>
+      </c>
+      <c r="D383" t="inlineStr">
+        <is>
+          <t>ÇİÇEKLİ MAH. 21 SOK ZAFER APT 4. BLOK D9</t>
+        </is>
+      </c>
+      <c r="E383" t="inlineStr">
+        <is>
+          <t>18.11.2024</t>
+        </is>
+      </c>
+      <c r="F383" t="n">
+        <v>1</v>
+      </c>
+      <c r="G383" t="n">
+        <v>200</v>
+      </c>
+      <c r="H383" t="n">
+        <v>0</v>
+      </c>
+      <c r="I383" t="n">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="384">
+      <c r="A384" s="3" t="inlineStr">
+        <is>
+          <t>CİHAZ</t>
+        </is>
+      </c>
+      <c r="B384" t="inlineStr">
+        <is>
+          <t>143428</t>
+        </is>
+      </c>
+      <c r="C384" t="inlineStr">
+        <is>
+          <t>FETHİYE KAYA</t>
+        </is>
+      </c>
+      <c r="D384" t="inlineStr">
+        <is>
+          <t>ECE MAH. HAYRİ SIĞIRCI CAD. SERDAR OĞLU APT B BLOK D3</t>
+        </is>
+      </c>
+      <c r="E384" t="inlineStr">
+        <is>
+          <t>18.11.2024</t>
+        </is>
+      </c>
+      <c r="F384" t="n">
+        <v>1</v>
+      </c>
+      <c r="G384" t="n">
+        <v>200</v>
+      </c>
+      <c r="H384" t="n">
+        <v>0</v>
+      </c>
+      <c r="I384" t="n">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="385">
+      <c r="A385" s="3" t="inlineStr">
+        <is>
+          <t>CİHAZ</t>
+        </is>
+      </c>
+      <c r="B385" t="inlineStr">
+        <is>
+          <t>317439</t>
+        </is>
+      </c>
+      <c r="C385" t="inlineStr">
+        <is>
+          <t>OSMAN FERHATOĞLU</t>
+        </is>
+      </c>
+      <c r="D385" t="inlineStr">
+        <is>
+          <t>KÜÇÜK MİNARE MAH. VAİZ AHMET SOK AKINCI APT D5</t>
+        </is>
+      </c>
+      <c r="E385" t="inlineStr">
+        <is>
+          <t>16.11.2024</t>
+        </is>
+      </c>
+      <c r="F385" t="n">
+        <v>1</v>
+      </c>
+      <c r="G385" t="n">
+        <v>200</v>
+      </c>
+      <c r="H385" t="n">
+        <v>0</v>
+      </c>
+      <c r="I385" t="n">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="386">
+      <c r="A386" s="3" t="inlineStr">
+        <is>
+          <t>CİHAZ</t>
+        </is>
+      </c>
+      <c r="B386" t="inlineStr">
+        <is>
+          <t>872055</t>
+        </is>
+      </c>
+      <c r="C386" t="inlineStr">
+        <is>
+          <t>ERDAL YILMAZ</t>
+        </is>
+      </c>
+      <c r="D386" t="inlineStr">
+        <is>
+          <t>ALİBABA MAH. 66 SOK NO:42 D2</t>
+        </is>
+      </c>
+      <c r="E386" t="inlineStr">
+        <is>
+          <t>06.11.2024</t>
+        </is>
+      </c>
+      <c r="F386" t="n">
+        <v>1</v>
+      </c>
+      <c r="G386" t="n">
+        <v>200</v>
+      </c>
+      <c r="H386" t="n">
+        <v>0</v>
+      </c>
+      <c r="I386" t="n">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="387">
+      <c r="A387" s="3" t="inlineStr">
+        <is>
+          <t>CİHAZ</t>
+        </is>
+      </c>
+      <c r="B387" t="inlineStr">
+        <is>
+          <t>263313</t>
+        </is>
+      </c>
+      <c r="C387" t="inlineStr">
+        <is>
+          <t>GÜLSANLAR CİHAZ</t>
+        </is>
+      </c>
+      <c r="D387" t="inlineStr">
+        <is>
+          <t>YENİ MAH. MENDERES CAD. KARDEŞLER APT D4</t>
+        </is>
+      </c>
+      <c r="E387" t="inlineStr">
+        <is>
+          <t>30.10.2024</t>
+        </is>
+      </c>
+      <c r="F387" t="n">
+        <v>1</v>
+      </c>
+      <c r="G387" t="n">
+        <v>200</v>
+      </c>
+      <c r="H387" t="n">
+        <v>0</v>
+      </c>
+      <c r="I387" t="n">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="388">
+      <c r="A388" s="3" t="inlineStr">
+        <is>
+          <t>CİHAZ</t>
+        </is>
+      </c>
+      <c r="B388" t="inlineStr">
+        <is>
+          <t>145931</t>
+        </is>
+      </c>
+      <c r="C388" t="inlineStr">
+        <is>
+          <t>ÇETİN YILMAZ</t>
+        </is>
+      </c>
+      <c r="D388" t="inlineStr">
+        <is>
+          <t>DİRİLİŞ MAH. DERYA SOK. BUKET EVLER D7</t>
+        </is>
+      </c>
+      <c r="E388" t="inlineStr">
+        <is>
+          <t>25.10.2024</t>
+        </is>
+      </c>
+      <c r="F388" t="n">
+        <v>1</v>
+      </c>
+      <c r="G388" t="n">
+        <v>200</v>
+      </c>
+      <c r="H388" t="n">
+        <v>0</v>
+      </c>
+      <c r="I388" t="n">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="389">
+      <c r="A389" s="3" t="inlineStr">
+        <is>
+          <t>CİHAZ</t>
+        </is>
+      </c>
+      <c r="B389" t="inlineStr">
+        <is>
+          <t>489622</t>
+        </is>
+      </c>
+      <c r="C389" t="inlineStr">
+        <is>
+          <t>FİGEN BAŞLAN</t>
+        </is>
+      </c>
+      <c r="D389" t="inlineStr">
+        <is>
+          <t>DİRİLİŞ MAH. ŞEYH ŞAMİL CAD YURDAGÜL EVLER D17</t>
+        </is>
+      </c>
+      <c r="E389" t="inlineStr">
+        <is>
+          <t>25.10.2024</t>
+        </is>
+      </c>
+      <c r="F389" t="n">
+        <v>1</v>
+      </c>
+      <c r="G389" t="n">
+        <v>200</v>
+      </c>
+      <c r="H389" t="n">
+        <v>0</v>
+      </c>
+      <c r="I389" t="n">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="390">
+      <c r="A390" s="3" t="inlineStr">
+        <is>
+          <t>CİHAZ</t>
+        </is>
+      </c>
+      <c r="B390" t="inlineStr">
+        <is>
+          <t>498481</t>
+        </is>
+      </c>
+      <c r="C390" t="inlineStr">
+        <is>
+          <t>GÜLSANLAR CİHAZ</t>
+        </is>
+      </c>
+      <c r="D390" t="inlineStr">
+        <is>
+          <t>YENİ MAH. 28 SOK. NO:23 D1</t>
+        </is>
+      </c>
+      <c r="E390" t="inlineStr">
+        <is>
+          <t>25.10.2024</t>
+        </is>
+      </c>
+      <c r="F390" t="n">
+        <v>1</v>
+      </c>
+      <c r="G390" t="n">
+        <v>200</v>
+      </c>
+      <c r="H390" t="n">
+        <v>0</v>
+      </c>
+      <c r="I390" t="n">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="391">
+      <c r="A391" s="3" t="inlineStr">
+        <is>
+          <t>CİHAZ</t>
+        </is>
+      </c>
+      <c r="B391" t="inlineStr">
+        <is>
+          <t>192863</t>
+        </is>
+      </c>
+      <c r="C391" t="inlineStr">
+        <is>
+          <t>HARUN YILDIZ</t>
+        </is>
+      </c>
+      <c r="D391" t="inlineStr">
+        <is>
+          <t>İSTİKLAL MAH. 12 SOK.NO: 20 D5</t>
+        </is>
+      </c>
+      <c r="E391" t="inlineStr">
+        <is>
+          <t>15.10.2024</t>
+        </is>
+      </c>
+      <c r="F391" t="n">
+        <v>1</v>
+      </c>
+      <c r="G391" t="n">
+        <v>200</v>
+      </c>
+      <c r="H391" t="n">
+        <v>0</v>
+      </c>
+      <c r="I391" t="n">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="392">
+      <c r="A392" s="3" t="inlineStr">
+        <is>
+          <t>CİHAZ</t>
+        </is>
+      </c>
+      <c r="B392" t="inlineStr">
+        <is>
+          <t>343339</t>
+        </is>
+      </c>
+      <c r="C392" t="inlineStr">
+        <is>
+          <t>CEMAL ÖZEÇ</t>
+        </is>
+      </c>
+      <c r="D392" t="inlineStr">
+        <is>
+          <t>EĞRİKÖPRÜ MAH 25 SOK C15 BLOK NO:6/D2</t>
+        </is>
+      </c>
+      <c r="E392" t="inlineStr">
+        <is>
+          <t>15.10.2024</t>
+        </is>
+      </c>
+      <c r="F392" t="n">
+        <v>1</v>
+      </c>
+      <c r="G392" t="n">
+        <v>200</v>
+      </c>
+      <c r="H392" t="n">
+        <v>0</v>
+      </c>
+      <c r="I392" t="n">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="393">
+      <c r="A393" s="3" t="inlineStr">
+        <is>
+          <t>CİHAZ</t>
+        </is>
+      </c>
+      <c r="B393" t="inlineStr">
+        <is>
+          <t>251018</t>
+        </is>
+      </c>
+      <c r="C393" t="inlineStr">
+        <is>
+          <t>SALİHA ERGÜN</t>
+        </is>
+      </c>
+      <c r="D393" t="inlineStr">
+        <is>
+          <t>MİMAR SİNAN MAH. İHSAN ÖVER CAD. C BLOK D15</t>
+        </is>
+      </c>
+      <c r="E393" t="inlineStr">
+        <is>
+          <t>07.10.2024</t>
+        </is>
+      </c>
+      <c r="F393" t="n">
+        <v>1</v>
+      </c>
+      <c r="G393" t="n">
+        <v>200</v>
+      </c>
+      <c r="H393" t="n">
+        <v>0</v>
+      </c>
+      <c r="I393" t="n">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="394">
+      <c r="A394" s="3" t="inlineStr">
+        <is>
+          <t>CİHAZ</t>
+        </is>
+      </c>
+      <c r="B394" t="inlineStr">
+        <is>
+          <t>2003284953</t>
+        </is>
+      </c>
+      <c r="C394" t="inlineStr">
+        <is>
+          <t>MEDİNE KAYA</t>
+        </is>
+      </c>
+      <c r="D394" t="inlineStr">
+        <is>
+          <t>SELÇUKLU MAH. 1 SOK. ULUDAĞEVLER A BLOK</t>
+        </is>
+      </c>
+      <c r="E394" t="inlineStr">
+        <is>
+          <t>07.10.2024</t>
+        </is>
+      </c>
+      <c r="F394" t="n">
+        <v>1</v>
+      </c>
+      <c r="G394" t="n">
+        <v>200</v>
+      </c>
+      <c r="H394" t="n">
+        <v>0</v>
+      </c>
+      <c r="I394" t="n">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="395">
+      <c r="A395" s="3" t="inlineStr">
+        <is>
+          <t>CİHAZ</t>
+        </is>
+      </c>
+      <c r="B395" t="inlineStr">
+        <is>
+          <t>79944</t>
+        </is>
+      </c>
+      <c r="C395" t="inlineStr">
+        <is>
+          <t>GÜLSANLAR CİHAZ</t>
+        </is>
+      </c>
+      <c r="D395" t="inlineStr">
+        <is>
+          <t>KÜÇÜKMİNARE MAH. 8 SOK NO:1 D2</t>
+        </is>
+      </c>
+      <c r="E395" t="inlineStr">
+        <is>
+          <t>01.10.2024</t>
+        </is>
+      </c>
+      <c r="F395" t="n">
+        <v>1</v>
+      </c>
+      <c r="G395" t="n">
+        <v>200</v>
+      </c>
+      <c r="H395" t="n">
+        <v>0</v>
+      </c>
+      <c r="I395" t="n">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="396">
+      <c r="A396" s="3" t="inlineStr">
+        <is>
+          <t>CİHAZ</t>
+        </is>
+      </c>
+      <c r="B396" t="inlineStr">
+        <is>
+          <t>615525</t>
+        </is>
+      </c>
+      <c r="C396" t="inlineStr">
+        <is>
+          <t>HASAN VEYA SÜLAYMAN ATEŞ</t>
+        </is>
+      </c>
+      <c r="D396" t="inlineStr">
+        <is>
+          <t>FATİH MAH. CANPOLAT SOK. D3</t>
+        </is>
+      </c>
+      <c r="E396" t="inlineStr">
+        <is>
+          <t>25.09.2024</t>
+        </is>
+      </c>
+      <c r="F396" t="n">
+        <v>1</v>
+      </c>
+      <c r="G396" t="n">
+        <v>200</v>
+      </c>
+      <c r="H396" t="n">
+        <v>0</v>
+      </c>
+      <c r="I396" t="n">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="397">
+      <c r="A397" s="3" t="inlineStr">
+        <is>
+          <t>CİHAZ</t>
+        </is>
+      </c>
+      <c r="B397" t="inlineStr">
+        <is>
+          <t>5103433205</t>
+        </is>
+      </c>
+      <c r="C397" t="inlineStr">
+        <is>
+          <t>GÜLSANLAR CİHAZ</t>
+        </is>
+      </c>
+      <c r="D397" t="inlineStr">
+        <is>
+          <t>DİRİLİŞ MAH. 21 SOK KARANFİL EVLER B BLOKD10</t>
+        </is>
+      </c>
+      <c r="E397" t="inlineStr">
+        <is>
+          <t>25.09.2024</t>
+        </is>
+      </c>
+      <c r="F397" t="n">
+        <v>1</v>
+      </c>
+      <c r="G397" t="n">
+        <v>200</v>
+      </c>
+      <c r="H397" t="n">
+        <v>0</v>
+      </c>
+      <c r="I397" t="n">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="398">
+      <c r="A398" s="3" t="inlineStr">
+        <is>
+          <t>CİHAZ</t>
+        </is>
+      </c>
+      <c r="B398" t="inlineStr">
+        <is>
+          <t>5103433205</t>
+        </is>
+      </c>
+      <c r="C398" t="inlineStr">
+        <is>
+          <t>GÜLSANLAR CİHAZ</t>
+        </is>
+      </c>
+      <c r="D398" t="inlineStr">
+        <is>
+          <t>MEVLANA MAH. MEVLANA CAD. EVRENSİTESİ D3</t>
+        </is>
+      </c>
+      <c r="E398" t="inlineStr">
+        <is>
+          <t>14.09.2024</t>
+        </is>
+      </c>
+      <c r="F398" t="n">
+        <v>1</v>
+      </c>
+      <c r="G398" t="n">
+        <v>200</v>
+      </c>
+      <c r="H398" t="n">
+        <v>0</v>
+      </c>
+      <c r="I398" t="n">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="399">
+      <c r="A399" s="3" t="inlineStr">
+        <is>
+          <t>CİHAZ</t>
+        </is>
+      </c>
+      <c r="B399" t="inlineStr">
+        <is>
+          <t>277065</t>
+        </is>
+      </c>
+      <c r="C399" t="inlineStr">
+        <is>
+          <t>GÜLSANLAR CİHAZ</t>
+        </is>
+      </c>
+      <c r="D399" t="inlineStr">
+        <is>
+          <t>DÖRTEYLÜL MAH. KÜTÜKLÜ CAD. NO37 D4</t>
+        </is>
+      </c>
+      <c r="E399" t="inlineStr">
+        <is>
+          <t>07.09.2024</t>
+        </is>
+      </c>
+      <c r="F399" t="n">
+        <v>1</v>
+      </c>
+      <c r="G399" t="n">
+        <v>200</v>
+      </c>
+      <c r="H399" t="n">
+        <v>0</v>
+      </c>
+      <c r="I399" t="n">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="400">
+      <c r="A400" s="3" t="inlineStr">
+        <is>
+          <t>CİHAZ</t>
+        </is>
+      </c>
+      <c r="B400" t="inlineStr">
+        <is>
+          <t>YOK</t>
+        </is>
+      </c>
+      <c r="C400" t="inlineStr">
+        <is>
+          <t>GÜLSANLAR CİHAZ</t>
+        </is>
+      </c>
+      <c r="D400" t="inlineStr"/>
+      <c r="E400" t="inlineStr">
+        <is>
+          <t>31.08.2024</t>
+        </is>
+      </c>
+      <c r="F400" t="n">
+        <v>1</v>
+      </c>
+      <c r="G400" t="n">
+        <v>200</v>
+      </c>
+      <c r="H400" t="n">
+        <v>0</v>
+      </c>
+      <c r="I400" t="n">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="401">
+      <c r="A401" s="3" t="inlineStr">
+        <is>
+          <t>CİHAZ</t>
+        </is>
+      </c>
+      <c r="B401" t="inlineStr">
+        <is>
+          <t>127948</t>
+        </is>
+      </c>
+      <c r="C401" t="inlineStr">
+        <is>
+          <t>NUMAN BÜYÜKYILDIZ</t>
+        </is>
+      </c>
+      <c r="D401" t="inlineStr">
+        <is>
+          <t>HUZUR MAH. 13. SOK BİRLİK APT A BLOK NO:1/D3</t>
+        </is>
+      </c>
+      <c r="E401" t="inlineStr">
+        <is>
+          <t>07.07.2024</t>
+        </is>
+      </c>
+      <c r="F401" t="n">
+        <v>1</v>
+      </c>
+      <c r="G401" t="n">
+        <v>200</v>
+      </c>
+      <c r="H401" t="n">
+        <v>0</v>
+      </c>
+      <c r="I401" t="n">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="402">
+      <c r="A402" s="3" t="inlineStr">
+        <is>
+          <t>CİHAZ</t>
+        </is>
+      </c>
+      <c r="B402" t="inlineStr">
+        <is>
+          <t>YOK</t>
+        </is>
+      </c>
+      <c r="C402" t="inlineStr">
+        <is>
+          <t>NACİ TOPRAK</t>
+        </is>
+      </c>
+      <c r="D402" t="inlineStr">
+        <is>
+          <t>KÜÇÜK MİNARE MAH. 1 SOK BURAK APT B BLOK NO:4 D6</t>
+        </is>
+      </c>
+      <c r="E402" t="inlineStr">
+        <is>
+          <t>21.06.2024</t>
+        </is>
+      </c>
+      <c r="F402" t="n">
+        <v>1</v>
+      </c>
+      <c r="G402" t="n">
+        <v>200</v>
+      </c>
+      <c r="H402" t="n">
+        <v>0</v>
+      </c>
+      <c r="I402" t="n">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="403">
+      <c r="A403" s="3" t="inlineStr">
+        <is>
+          <t>CİHAZ</t>
+        </is>
+      </c>
+      <c r="B403" t="inlineStr">
+        <is>
+          <t>2003268175</t>
+        </is>
+      </c>
+      <c r="C403" t="inlineStr">
+        <is>
+          <t>HAKAN DEMİRAY</t>
+        </is>
+      </c>
+      <c r="D403" t="inlineStr">
+        <is>
+          <t>EMEK MAH. 25 . SOK ÖZBİLRLİK APT</t>
+        </is>
+      </c>
+      <c r="E403" t="inlineStr">
+        <is>
+          <t>10.06.2024</t>
+        </is>
+      </c>
+      <c r="F403" t="n">
+        <v>1</v>
+      </c>
+      <c r="G403" t="n">
+        <v>200</v>
+      </c>
+      <c r="H403" t="n">
+        <v>0</v>
+      </c>
+      <c r="I403" t="n">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="404">
+      <c r="A404" s="3" t="inlineStr">
+        <is>
+          <t>CİHAZ</t>
+        </is>
+      </c>
+      <c r="B404" t="inlineStr">
+        <is>
+          <t>YOK</t>
+        </is>
+      </c>
+      <c r="C404" t="inlineStr">
+        <is>
+          <t>ABDULLAH KUTLU</t>
+        </is>
+      </c>
+      <c r="D404" t="inlineStr">
+        <is>
+          <t>KARDEŞLER MAH. 50. SOK. NO:3 D10</t>
+        </is>
+      </c>
+      <c r="E404" t="inlineStr">
+        <is>
+          <t>07.06.2024</t>
+        </is>
+      </c>
+      <c r="F404" t="n">
+        <v>1</v>
+      </c>
+      <c r="G404" t="n">
+        <v>200</v>
+      </c>
+      <c r="H404" t="n">
+        <v>0</v>
+      </c>
+      <c r="I404" t="n">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="405">
+      <c r="A405" s="3" t="inlineStr">
+        <is>
+          <t>CİHAZ</t>
+        </is>
+      </c>
+      <c r="B405" t="inlineStr">
+        <is>
+          <t>25835</t>
+        </is>
+      </c>
+      <c r="C405" t="inlineStr">
+        <is>
+          <t>KADİM ÖZTÜRK</t>
+        </is>
+      </c>
+      <c r="D405" t="inlineStr"/>
+      <c r="E405" t="inlineStr"/>
+      <c r="F405" t="n">
+        <v>1</v>
+      </c>
+      <c r="G405" t="n">
+        <v>200</v>
+      </c>
+      <c r="H405" t="n">
+        <v>0</v>
+      </c>
+      <c r="I405" t="n">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="406">
+      <c r="A406" s="3" t="inlineStr"/>
+      <c r="B406" t="inlineStr">
+        <is>
           <t>GENEL TOPLAM (Projeler)</t>
         </is>
       </c>
-      <c r="C372" t="inlineStr"/>
-[...11 lines deleted...]
-      <c r="B373" t="inlineStr">
+      <c r="C406" t="inlineStr"/>
+      <c r="D406" t="inlineStr"/>
+      <c r="E406" t="inlineStr"/>
+      <c r="F406" t="inlineStr"/>
+      <c r="G406" t="inlineStr"/>
+      <c r="H406" t="inlineStr"/>
+      <c r="I406" t="n">
+        <v>1865723.5</v>
+      </c>
+    </row>
+    <row r="407">
+      <c r="A407" s="3" t="inlineStr"/>
+      <c r="B407" t="inlineStr">
         <is>
           <t>CİHAZ PROJELERİ (Toplam)</t>
         </is>
       </c>
-      <c r="C373" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="I373" t="n">
+      <c r="C407" t="inlineStr"/>
+      <c r="D407" t="inlineStr"/>
+      <c r="E407" t="inlineStr"/>
+      <c r="F407" t="inlineStr"/>
+      <c r="G407" t="inlineStr"/>
+      <c r="H407" t="inlineStr"/>
+      <c r="I407" t="n">
         <v>19500</v>
       </c>
     </row>
-    <row r="374">
-[...1 lines deleted...]
-      <c r="B374" t="inlineStr">
+    <row r="408">
+      <c r="A408" s="3" t="inlineStr"/>
+      <c r="B408" t="inlineStr">
         <is>
           <t>HARİCİ GİDERLER (Firmanın)</t>
         </is>
       </c>
-      <c r="C374" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="I374" t="n">
+      <c r="C408" t="inlineStr"/>
+      <c r="D408" t="inlineStr"/>
+      <c r="E408" t="inlineStr"/>
+      <c r="F408" t="inlineStr"/>
+      <c r="G408" t="inlineStr"/>
+      <c r="H408" t="inlineStr"/>
+      <c r="I408" t="n">
         <v>119445.5</v>
       </c>
     </row>
-    <row r="375">
-[...1 lines deleted...]
-      <c r="B375" t="inlineStr">
+    <row r="409">
+      <c r="A409" s="3" t="inlineStr"/>
+      <c r="B409" t="inlineStr">
         <is>
           <t>ALINAN BAKİYE (Tahsilatlar)</t>
         </is>
       </c>
-      <c r="C375" t="inlineStr"/>
-[...11 lines deleted...]
-      <c r="B376" t="inlineStr">
+      <c r="C409" t="inlineStr"/>
+      <c r="D409" t="inlineStr"/>
+      <c r="E409" t="inlineStr"/>
+      <c r="F409" t="inlineStr"/>
+      <c r="G409" t="inlineStr"/>
+      <c r="H409" t="inlineStr"/>
+      <c r="I409" t="n">
+        <v>893245</v>
+      </c>
+    </row>
+    <row r="410">
+      <c r="A410" s="3" t="inlineStr"/>
+      <c r="B410" t="inlineStr">
         <is>
           <t>KALAN BAKİYE</t>
         </is>
       </c>
-      <c r="C376" t="inlineStr"/>
-[...6 lines deleted...]
-        <v>866779</v>
+      <c r="C410" t="inlineStr"/>
+      <c r="D410" t="inlineStr"/>
+      <c r="E410" t="inlineStr"/>
+      <c r="F410" t="inlineStr"/>
+      <c r="G410" t="inlineStr"/>
+      <c r="H410" t="inlineStr"/>
+      <c r="I410" t="n">
+        <v>1111424</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>