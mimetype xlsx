--- v0 (2026-05-08)
+++ v1 (2026-08-17)
@@ -538,51 +538,51 @@
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>TAHSİLAT</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>TOPLAM TAHSİLAT</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>180000</v>
       </c>
       <c r="C6" t="inlineStr"/>
     </row>
     <row r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>GÜNCEL BAKİYE (KALAN)</t>
         </is>
       </c>
       <c r="B7" t="n">
-        <v>36572</v>
+        <v>43340</v>
       </c>
       <c r="C7" t="inlineStr"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>