--- v0 (2026-05-08)
+++ v1 (2026-08-17)
@@ -442,65 +442,65 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I10"/>
+  <dimension ref="A1:I12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="7" customWidth="1" min="1" max="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>ETEM ABİ Raporu (Proje Sayısı: 3)</t>
+          <t>ETEM ABİ Raporu (Proje Sayısı: 5)</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Tür</t>
         </is>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <t>IC Numarası</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
           <t>Proje Adı</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>Adres</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
@@ -515,241 +515,319 @@
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Anlaşılan Fiyat (TL)</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
           <t>Cezalar (TL)</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
           <t>Toplam (TL)</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>IC2025/103904</t>
+          <t>IC2026/090235</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>ÖMER KAZANCI TUZLUGÖL D9 REV</t>
+          <t>SERVET KARADAŞ FATİH D1 TADİLAT</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>TUZLUGÖL MAH. 54 SOK. NO:2 SİVAS/SİVAS</t>
+          <t>FATİH mh.  39 SOK. sk.    No:6 MERKEZ/SİVAS</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>02.07.2025</t>
+          <t>05.05.2026</t>
         </is>
       </c>
       <c r="F3" t="n">
         <v>1</v>
       </c>
       <c r="G3" t="n">
-        <v>3000</v>
+        <v>0</v>
       </c>
       <c r="H3" t="n">
         <v>0</v>
       </c>
       <c r="I3" t="n">
-        <v>3000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>IC2025/086479</t>
+          <t>IC2026/090253</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>HARUN KARA KOÇCİTY ALİBABA D15 TADİLAT</t>
+          <t>FURKAN YURTSEVER DİRİLİŞ D17 ŞOFBEN</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>ALİBABA MAH. 61 SOK. NO:3/1 SİVAS/SİVAS</t>
+          <t>DİRİLİŞ mh.  TUZLUGÖL sk.    No:3 MERKEZ/SİVAS</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>29.05.2025</t>
+          <t>05.05.2026</t>
         </is>
       </c>
       <c r="F4" t="n">
         <v>1</v>
       </c>
       <c r="G4" t="n">
-        <v>3000</v>
+        <v>0</v>
       </c>
       <c r="H4" t="n">
-        <v>0</v>
+        <v>2484</v>
       </c>
       <c r="I4" t="n">
-        <v>3000</v>
+        <v>2484</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>IC2025/086585</t>
+          <t>IC2025/103904</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>MEHMET ZEKİ KOÇYİĞİT KILAVUZ D5 TADİLAT</t>
+          <t>ÖMER KAZANCI TUZLUGÖL D9 REV</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>KILAVUZ MAH. SAĞLIK SOK. NO:4 SİVAS/SİVAS</t>
+          <t>TUZLUGÖL MAH. 54 SOK. NO:2 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>29.05.2025</t>
+          <t>02.07.2025</t>
         </is>
       </c>
       <c r="F5" t="n">
         <v>1</v>
       </c>
       <c r="G5" t="n">
         <v>3000</v>
       </c>
       <c r="H5" t="n">
         <v>0</v>
       </c>
       <c r="I5" t="n">
         <v>3000</v>
       </c>
     </row>
     <row r="6">
-      <c r="A6" s="3" t="inlineStr"/>
+      <c r="A6" s="3" t="inlineStr">
+        <is>
+          <t>PROJE</t>
+        </is>
+      </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>GENEL TOPLAM (Projeler)</t>
-[...7 lines deleted...]
-      <c r="H6" t="inlineStr"/>
+          <t>IC2025/086479</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>HARUN KARA KOÇCİTY ALİBABA D15 TADİLAT</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>ALİBABA MAH. 61 SOK. NO:3/1 SİVAS/SİVAS</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>29.05.2025</t>
+        </is>
+      </c>
+      <c r="F6" t="n">
+        <v>1</v>
+      </c>
+      <c r="G6" t="n">
+        <v>3000</v>
+      </c>
+      <c r="H6" t="n">
+        <v>0</v>
+      </c>
       <c r="I6" t="n">
-        <v>9000</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" s="3" t="inlineStr"/>
+      <c r="A7" s="3" t="inlineStr">
+        <is>
+          <t>PROJE</t>
+        </is>
+      </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>CİHAZ PROJELERİ (Toplam)</t>
-[...7 lines deleted...]
-      <c r="H7" t="inlineStr"/>
+          <t>IC2025/086585</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>MEHMET ZEKİ KOÇYİĞİT KILAVUZ D5 TADİLAT</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>KILAVUZ MAH. SAĞLIK SOK. NO:4 SİVAS/SİVAS</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>29.05.2025</t>
+        </is>
+      </c>
+      <c r="F7" t="n">
+        <v>1</v>
+      </c>
+      <c r="G7" t="n">
+        <v>3000</v>
+      </c>
+      <c r="H7" t="n">
+        <v>0</v>
+      </c>
       <c r="I7" t="n">
-        <v>0</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="3" t="inlineStr"/>
       <c r="B8" t="inlineStr">
         <is>
-          <t>HARİCİ GİDERLER (Firmanın)</t>
+          <t>GENEL TOPLAM (Projeler)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr"/>
       <c r="E8" t="inlineStr"/>
       <c r="F8" t="inlineStr"/>
       <c r="G8" t="inlineStr"/>
       <c r="H8" t="inlineStr"/>
       <c r="I8" t="n">
-        <v>0</v>
+        <v>11484</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="3" t="inlineStr"/>
       <c r="B9" t="inlineStr">
         <is>
-          <t>ALINAN BAKİYE (Tahsilatlar)</t>
+          <t>CİHAZ PROJELERİ (Toplam)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr"/>
       <c r="E9" t="inlineStr"/>
       <c r="F9" t="inlineStr"/>
       <c r="G9" t="inlineStr"/>
       <c r="H9" t="inlineStr"/>
       <c r="I9" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="3" t="inlineStr"/>
       <c r="B10" t="inlineStr">
         <is>
-          <t>KALAN BAKİYE</t>
+          <t>HARİCİ GİDERLER (Firmanın)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr"/>
       <c r="E10" t="inlineStr"/>
       <c r="F10" t="inlineStr"/>
       <c r="G10" t="inlineStr"/>
       <c r="H10" t="inlineStr"/>
       <c r="I10" t="n">
-        <v>9000</v>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="3" t="inlineStr"/>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>ALINAN BAKİYE (Tahsilatlar)</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr"/>
+      <c r="D11" t="inlineStr"/>
+      <c r="E11" t="inlineStr"/>
+      <c r="F11" t="inlineStr"/>
+      <c r="G11" t="inlineStr"/>
+      <c r="H11" t="inlineStr"/>
+      <c r="I11" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="3" t="inlineStr"/>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>KALAN BAKİYE</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr"/>
+      <c r="D12" t="inlineStr"/>
+      <c r="E12" t="inlineStr"/>
+      <c r="F12" t="inlineStr"/>
+      <c r="G12" t="inlineStr"/>
+      <c r="H12" t="inlineStr"/>
+      <c r="I12" t="n">
+        <v>11484</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>