--- v0 (2026-05-08)
+++ v1 (2026-08-17)
@@ -540,54 +540,54 @@
           <t>IC2025/200192</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>SİVAS KEMAL İBNİ HÜMAM EĞ.KÜL.VAKFI</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>YENİŞEHİR MAH. 8 SOK. NO:4 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>21.10.2025</t>
         </is>
       </c>
       <c r="F3" t="n">
         <v>2</v>
       </c>
       <c r="G3" t="n">
         <v>10000</v>
       </c>
       <c r="H3" t="n">
-        <v>3582</v>
+        <v>5274</v>
       </c>
       <c r="I3" t="n">
-        <v>13582</v>
+        <v>15274</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>IC2025/174242</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>HASAN ERDOĞAN KANGAL</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>GÖZE MAH. ANKA 1 KÜMEEVLERİ 7 SOK. NO:8 KANGAL/SİVAS</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
@@ -696,54 +696,54 @@
           <t>IC2025/106453</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>MEHMET BUĞRA D2 REV KANGAL</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>YENİ MAH. MÜFTÜ ABDULLAH EFENDİ SOK. NO:25 KANGAL/SİVAS</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>07.07.2025</t>
         </is>
       </c>
       <c r="F7" t="n">
         <v>1</v>
       </c>
       <c r="G7" t="n">
         <v>4000</v>
       </c>
       <c r="H7" t="n">
-        <v>415.5</v>
+        <v>697.5</v>
       </c>
       <c r="I7" t="n">
-        <v>4415.5</v>
+        <v>4697.5</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>IC2025/104815</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>MEHMET BUĞRA D2 KANGAL</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>YENİ MAH. MÜFTÜ ABDULLAH EFENDİ SOK. NO:25 KANGAL/SİVAS</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
@@ -774,71 +774,71 @@
           <t>KZ2025/096861</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>DEMİRYOLU C BLOK  YÖNETİMİ KAZAN DAİRESİ</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>YENİŞEHİR MAH. 3 SOK. NO:19 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>20.06.2025</t>
         </is>
       </c>
       <c r="F9" t="n">
         <v>1</v>
       </c>
       <c r="G9" t="n">
         <v>0</v>
       </c>
       <c r="H9" t="n">
-        <v>2335.5</v>
+        <v>3181.5</v>
       </c>
       <c r="I9" t="n">
-        <v>2335.5</v>
+        <v>3181.5</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="3" t="inlineStr"/>
       <c r="B10" t="inlineStr">
         <is>
           <t>GENEL TOPLAM (Projeler)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr"/>
       <c r="E10" t="inlineStr"/>
       <c r="F10" t="inlineStr"/>
       <c r="G10" t="inlineStr"/>
       <c r="H10" t="inlineStr"/>
       <c r="I10" t="n">
-        <v>45333</v>
+        <v>48153</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="3" t="inlineStr"/>
       <c r="B11" t="inlineStr">
         <is>
           <t>CİHAZ PROJELERİ (Toplam)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr"/>
       <c r="E11" t="inlineStr"/>
       <c r="F11" t="inlineStr"/>
       <c r="G11" t="inlineStr"/>
       <c r="H11" t="inlineStr"/>
       <c r="I11" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="3" t="inlineStr"/>
       <c r="B12" t="inlineStr">
         <is>
           <t>HARİCİ GİDERLER (Firmanın)</t>
         </is>
@@ -862,50 +862,50 @@
       </c>
       <c r="C13" t="inlineStr"/>
       <c r="D13" t="inlineStr"/>
       <c r="E13" t="inlineStr"/>
       <c r="F13" t="inlineStr"/>
       <c r="G13" t="inlineStr"/>
       <c r="H13" t="inlineStr"/>
       <c r="I13" t="n">
         <v>10000</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="3" t="inlineStr"/>
       <c r="B14" t="inlineStr">
         <is>
           <t>KALAN BAKİYE</t>
         </is>
       </c>
       <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr"/>
       <c r="E14" t="inlineStr"/>
       <c r="F14" t="inlineStr"/>
       <c r="G14" t="inlineStr"/>
       <c r="H14" t="inlineStr"/>
       <c r="I14" t="n">
-        <v>35333</v>
+        <v>38153</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>