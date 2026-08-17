--- v0 (2026-05-08)
+++ v1 (2026-08-17)
@@ -442,65 +442,65 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I22"/>
+  <dimension ref="A1:I23"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="7" customWidth="1" min="1" max="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>MURAT BEY MAT Raporu (Proje Sayısı: 15)</t>
+          <t>MURAT BEY MAT Raporu (Proje Sayısı: 16)</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Tür</t>
         </is>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <t>IC Numarası</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
           <t>Proje Adı</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>Adres</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
@@ -515,709 +515,748 @@
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Anlaşılan Fiyat (TL)</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
           <t>Cezalar (TL)</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
           <t>Toplam (TL)</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>IC2026/044268</t>
+          <t>IC2026/078482</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>EMİNE DEMİR DİRİLİŞ D6</t>
+          <t>KENAN YALÇIN DÖRTEYLÜL KOLON 4DAİRE</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>DİRİLİŞ MAH. 72 NO:2 SİVAS/SİVAS</t>
+          <t>DÖRTEYLÜL mh.  24 SOK. sk.    No:9 MERKEZ/SİVAS</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>23.02.2026</t>
+          <t>20.04.2026</t>
         </is>
       </c>
       <c r="F3" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G3" t="n">
-        <v>4000</v>
+        <v>20000</v>
       </c>
       <c r="H3" t="n">
-        <v>544.5</v>
+        <v>1242</v>
       </c>
       <c r="I3" t="n">
-        <v>4544.5</v>
+        <v>21242</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>IC2026/002542</t>
+          <t>IC2026/044268</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>SS.PANCAR KOOP</t>
+          <t>EMİNE DEMİR DİRİLİŞ D6</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>KARŞIYAKA MAH. 45 SOK. NO:5 YILDIZELİ/SİVAS</t>
+          <t>DİRİLİŞ MAH. 72 NO:2 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>07.01.2026</t>
+          <t>23.02.2026</t>
         </is>
       </c>
       <c r="F4" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G4" t="n">
-        <v>10000</v>
+        <v>4000</v>
       </c>
       <c r="H4" t="n">
-        <v>0</v>
+        <v>1242</v>
       </c>
       <c r="I4" t="n">
-        <v>10000</v>
+        <v>5242</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>IC2025/181995</t>
+          <t>IC2026/002542</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>YILDIZELİ TOKİ B3  BLOK</t>
+          <t>SS.PANCAR KOOP</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>SALİHİYE MAH. SALİHİYE/6 SOK. NO:8/E YILDIZELİ/SİVAS</t>
+          <t>KARŞIYAKA MAH. 45 SOK. NO:5 YILDIZELİ/SİVAS</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>07.10.2025</t>
+          <t>07.01.2026</t>
         </is>
       </c>
       <c r="F5" t="n">
-        <v>14</v>
+        <v>2</v>
       </c>
       <c r="G5" t="n">
-        <v>38000</v>
+        <v>10000</v>
       </c>
       <c r="H5" t="n">
         <v>0</v>
       </c>
       <c r="I5" t="n">
-        <v>38000</v>
+        <v>10000</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>IC2025/180650</t>
+          <t>IC2025/181995</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>YILDIZELİ TOKİ B5  BLOK</t>
+          <t>YILDIZELİ TOKİ B3  BLOK</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>SALİHİYE MAH. SALİHİYE/6 SOK. NO:8/G YILDIZELİ/SİVAS</t>
+          <t>SALİHİYE MAH. SALİHİYE/6 SOK. NO:8/E YILDIZELİ/SİVAS</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>06.10.2025</t>
+          <t>07.10.2025</t>
         </is>
       </c>
       <c r="F6" t="n">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="G6" t="n">
         <v>38000</v>
       </c>
       <c r="H6" t="n">
         <v>0</v>
       </c>
       <c r="I6" t="n">
         <v>38000</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>IC2025/178300</t>
+          <t>IC2025/180650</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>YILDIZELİ TOKİ A7 BLOK</t>
+          <t>YILDIZELİ TOKİ B5  BLOK</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>SALİHİYE MAH. SALİHİYE/6 SOK. NO:8/C YILDIZELİ/SİVAS</t>
+          <t>SALİHİYE MAH. SALİHİYE/6 SOK. NO:8/G YILDIZELİ/SİVAS</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>02.10.2025</t>
+          <t>06.10.2025</t>
         </is>
       </c>
       <c r="F7" t="n">
         <v>20</v>
       </c>
       <c r="G7" t="n">
         <v>38000</v>
       </c>
       <c r="H7" t="n">
         <v>0</v>
       </c>
       <c r="I7" t="n">
         <v>38000</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>IC2025/175819</t>
+          <t>IC2025/178300</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>YILDIZELİ TOKİ A4 BLOK</t>
+          <t>YILDIZELİ TOKİ A7 BLOK</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>SALİHİYE MAH. ATATÜRK NO:145/D YILDIZELİ/SİVAS</t>
+          <t>SALİHİYE MAH. SALİHİYE/6 SOK. NO:8/C YILDIZELİ/SİVAS</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>01.10.2025</t>
+          <t>02.10.2025</t>
         </is>
       </c>
       <c r="F8" t="n">
         <v>20</v>
       </c>
       <c r="G8" t="n">
         <v>38000</v>
       </c>
       <c r="H8" t="n">
         <v>0</v>
       </c>
       <c r="I8" t="n">
         <v>38000</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>IC2025/173338</t>
+          <t>IC2025/175819</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>YILDIZELİ TOKİ B2  BLOK</t>
+          <t>YILDIZELİ TOKİ A4 BLOK</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>SALİHİYE MAH. ATATÜRK NO:145/F YILDIZELİ/SİVAS</t>
+          <t>SALİHİYE MAH. ATATÜRK NO:145/D YILDIZELİ/SİVAS</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>29.09.2025</t>
+          <t>01.10.2025</t>
         </is>
       </c>
       <c r="F9" t="n">
         <v>20</v>
       </c>
       <c r="G9" t="n">
         <v>38000</v>
       </c>
       <c r="H9" t="n">
         <v>0</v>
       </c>
       <c r="I9" t="n">
         <v>38000</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>IC2025/173331</t>
+          <t>IC2025/173338</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>YILDIZELİ TOKİ B1  BLOK</t>
+          <t>YILDIZELİ TOKİ B2  BLOK</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>SALİHİYE MAH. ATATÜRK NO:145/E YILDIZELİ/SİVAS</t>
+          <t>SALİHİYE MAH. ATATÜRK NO:145/F YILDIZELİ/SİVAS</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>29.09.2025</t>
         </is>
       </c>
       <c r="F10" t="n">
         <v>20</v>
       </c>
       <c r="G10" t="n">
         <v>38000</v>
       </c>
       <c r="H10" t="n">
         <v>0</v>
       </c>
       <c r="I10" t="n">
         <v>38000</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>IC2025/168353</t>
+          <t>IC2025/173331</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>YILDIZELİ TOKİ B4  BLOK</t>
+          <t>YILDIZELİ TOKİ B1  BLOK</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>SALİHİYE MAH. SALİHİYE/6 SOK. NO:8/F YILDIZELİ/SİVAS</t>
+          <t>SALİHİYE MAH. ATATÜRK NO:145/E YILDIZELİ/SİVAS</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>24.09.2025</t>
+          <t>29.09.2025</t>
         </is>
       </c>
       <c r="F11" t="n">
         <v>20</v>
       </c>
       <c r="G11" t="n">
         <v>38000</v>
       </c>
       <c r="H11" t="n">
         <v>0</v>
       </c>
       <c r="I11" t="n">
         <v>38000</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>IC2025/165326</t>
+          <t>IC2025/168353</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>YILDIZELİ TOKİ A8  BLOK</t>
+          <t>YILDIZELİ TOKİ B4  BLOK</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>SALİHİYE MAH. SALİHİYE/6 SOK. NO:8/D YILDIZELİ/SİVAS</t>
+          <t>SALİHİYE MAH. SALİHİYE/6 SOK. NO:8/F YILDIZELİ/SİVAS</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>22.09.2025</t>
+          <t>24.09.2025</t>
         </is>
       </c>
       <c r="F12" t="n">
         <v>20</v>
       </c>
       <c r="G12" t="n">
         <v>38000</v>
       </c>
       <c r="H12" t="n">
         <v>0</v>
       </c>
       <c r="I12" t="n">
         <v>38000</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>IC2025/165316</t>
+          <t>IC2025/165326</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>YILDIZELİ TOKİ A6 BLOK</t>
+          <t>YILDIZELİ TOKİ A8  BLOK</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>SALİHİYE MAH. SALİHİYE/6 SOK. NO:8/A YILDIZELİ/SİVAS</t>
+          <t>SALİHİYE MAH. SALİHİYE/6 SOK. NO:8/D YILDIZELİ/SİVAS</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>22.09.2025</t>
         </is>
       </c>
       <c r="F13" t="n">
         <v>20</v>
       </c>
       <c r="G13" t="n">
         <v>38000</v>
       </c>
       <c r="H13" t="n">
-        <v>415.5</v>
+        <v>0</v>
       </c>
       <c r="I13" t="n">
-        <v>38415.5</v>
+        <v>38000</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>IC2025/152005</t>
+          <t>IC2025/165316</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>YILDIZELİ TOKİ A5 BLOK</t>
+          <t>YILDIZELİ TOKİ A6 BLOK</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>SALİHİYE MAH. SALİHİYE/6 SOK. NO:8/B YILDIZELİ/SİVAS</t>
+          <t>SALİHİYE MAH. SALİHİYE/6 SOK. NO:8/A YILDIZELİ/SİVAS</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>08.09.2025</t>
+          <t>22.09.2025</t>
         </is>
       </c>
       <c r="F14" t="n">
         <v>20</v>
       </c>
       <c r="G14" t="n">
         <v>38000</v>
       </c>
       <c r="H14" t="n">
-        <v>0</v>
+        <v>697.5</v>
       </c>
       <c r="I14" t="n">
-        <v>38000</v>
+        <v>38697.5</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>IC2025/150775</t>
+          <t>IC2025/152005</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>YILDIZELİ TOKİ A3 BLOK</t>
+          <t>YILDIZELİ TOKİ A5 BLOK</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>SALİHİYE MAH. ATATÜRK NO:145/C YILDIZELİ/SİVAS</t>
+          <t>SALİHİYE MAH. SALİHİYE/6 SOK. NO:8/B YILDIZELİ/SİVAS</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>05.09.2025</t>
+          <t>08.09.2025</t>
         </is>
       </c>
       <c r="F15" t="n">
         <v>20</v>
       </c>
       <c r="G15" t="n">
         <v>38000</v>
       </c>
       <c r="H15" t="n">
         <v>0</v>
       </c>
       <c r="I15" t="n">
         <v>38000</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>IC2025/149751</t>
+          <t>IC2025/150775</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>YILDIZELİ TOKİ A2 BLOK</t>
+          <t>YILDIZELİ TOKİ A3 BLOK</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>SALİHİYE MAH. ATATÜRK NO:145/B YILDIZELİ/SİVAS</t>
+          <t>SALİHİYE MAH. ATATÜRK NO:145/C YILDIZELİ/SİVAS</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>04.09.2025</t>
+          <t>05.09.2025</t>
         </is>
       </c>
       <c r="F16" t="n">
         <v>20</v>
       </c>
       <c r="G16" t="n">
         <v>38000</v>
       </c>
       <c r="H16" t="n">
         <v>0</v>
       </c>
       <c r="I16" t="n">
         <v>38000</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>IC2025/149598</t>
+          <t>IC2025/149751</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>YILDIZELİ TOKİ A1 BLOK</t>
+          <t>YILDIZELİ TOKİ A2 BLOK</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>SALİHİYE MAH. ATATÜRK NO:145/A YILDIZELİ/SİVAS</t>
+          <t>SALİHİYE MAH. ATATÜRK NO:145/B YILDIZELİ/SİVAS</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>04.09.2025</t>
         </is>
       </c>
       <c r="F17" t="n">
         <v>20</v>
       </c>
       <c r="G17" t="n">
         <v>38000</v>
       </c>
       <c r="H17" t="n">
         <v>0</v>
       </c>
       <c r="I17" t="n">
         <v>38000</v>
       </c>
     </row>
     <row r="18">
-      <c r="A18" s="3" t="inlineStr"/>
+      <c r="A18" s="3" t="inlineStr">
+        <is>
+          <t>PROJE</t>
+        </is>
+      </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>GENEL TOPLAM (Projeler)</t>
-[...7 lines deleted...]
-      <c r="H18" t="inlineStr"/>
+          <t>IC2025/149598</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>YILDIZELİ TOKİ A1 BLOK</t>
+        </is>
+      </c>
+      <c r="D18" t="inlineStr">
+        <is>
+          <t>SALİHİYE MAH. ATATÜRK NO:145/A YILDIZELİ/SİVAS</t>
+        </is>
+      </c>
+      <c r="E18" t="inlineStr">
+        <is>
+          <t>04.09.2025</t>
+        </is>
+      </c>
+      <c r="F18" t="n">
+        <v>20</v>
+      </c>
+      <c r="G18" t="n">
+        <v>38000</v>
+      </c>
+      <c r="H18" t="n">
+        <v>0</v>
+      </c>
       <c r="I18" t="n">
-        <v>508960</v>
+        <v>38000</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="3" t="inlineStr"/>
       <c r="B19" t="inlineStr">
         <is>
-          <t>CİHAZ PROJELERİ (Toplam)</t>
+          <t>GENEL TOPLAM (Projeler)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr"/>
       <c r="D19" t="inlineStr"/>
       <c r="E19" t="inlineStr"/>
       <c r="F19" t="inlineStr"/>
       <c r="G19" t="inlineStr"/>
       <c r="H19" t="inlineStr"/>
       <c r="I19" t="n">
-        <v>0</v>
+        <v>531181.5</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="3" t="inlineStr"/>
       <c r="B20" t="inlineStr">
         <is>
-          <t>HARİCİ GİDERLER (Firmanın)</t>
+          <t>CİHAZ PROJELERİ (Toplam)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr"/>
       <c r="D20" t="inlineStr"/>
       <c r="E20" t="inlineStr"/>
       <c r="F20" t="inlineStr"/>
       <c r="G20" t="inlineStr"/>
       <c r="H20" t="inlineStr"/>
       <c r="I20" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="3" t="inlineStr"/>
       <c r="B21" t="inlineStr">
         <is>
-          <t>ALINAN BAKİYE (Tahsilatlar)</t>
+          <t>HARİCİ GİDERLER (Firmanın)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr"/>
       <c r="D21" t="inlineStr"/>
       <c r="E21" t="inlineStr"/>
       <c r="F21" t="inlineStr"/>
       <c r="G21" t="inlineStr"/>
       <c r="H21" t="inlineStr"/>
       <c r="I21" t="n">
-        <v>120000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="3" t="inlineStr"/>
       <c r="B22" t="inlineStr">
         <is>
-          <t>KALAN BAKİYE</t>
+          <t>ALINAN BAKİYE (Tahsilatlar)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr"/>
       <c r="D22" t="inlineStr"/>
       <c r="E22" t="inlineStr"/>
       <c r="F22" t="inlineStr"/>
       <c r="G22" t="inlineStr"/>
       <c r="H22" t="inlineStr"/>
       <c r="I22" t="n">
-        <v>388960</v>
+        <v>381300</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="3" t="inlineStr"/>
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>KALAN BAKİYE</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr"/>
+      <c r="D23" t="inlineStr"/>
+      <c r="E23" t="inlineStr"/>
+      <c r="F23" t="inlineStr"/>
+      <c r="G23" t="inlineStr"/>
+      <c r="H23" t="inlineStr"/>
+      <c r="I23" t="n">
+        <v>149881.5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>