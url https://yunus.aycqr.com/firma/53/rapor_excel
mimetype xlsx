--- v0 (2026-05-08)
+++ v1 (2026-08-17)
@@ -579,54 +579,54 @@
           <t>IC2025/054039</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>ARA DÖNER REV</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>MEHMETPAŞA MAH. KONGRE CAD. NO:12/1 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>26.03.2025</t>
         </is>
       </c>
       <c r="F4" t="n">
         <v>2</v>
       </c>
       <c r="G4" t="n">
         <v>0</v>
       </c>
       <c r="H4" t="n">
-        <v>415.5</v>
+        <v>697.5</v>
       </c>
       <c r="I4" t="n">
-        <v>415.5</v>
+        <v>697.5</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>IC2025/046425</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>ARA DÖNER</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>MEHMETPAŞA MAH. KONGRE CAD. NO:12/1 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
@@ -638,51 +638,51 @@
       </c>
       <c r="G5" t="n">
         <v>5000</v>
       </c>
       <c r="H5" t="n">
         <v>0</v>
       </c>
       <c r="I5" t="n">
         <v>5000</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="3" t="inlineStr"/>
       <c r="B6" t="inlineStr">
         <is>
           <t>GENEL TOPLAM (Projeler)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr"/>
       <c r="F6" t="inlineStr"/>
       <c r="G6" t="inlineStr"/>
       <c r="H6" t="inlineStr"/>
       <c r="I6" t="n">
-        <v>10115.5</v>
+        <v>10397.5</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="3" t="inlineStr"/>
       <c r="B7" t="inlineStr">
         <is>
           <t>CİHAZ PROJELERİ (Toplam)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr"/>
       <c r="E7" t="inlineStr"/>
       <c r="F7" t="inlineStr"/>
       <c r="G7" t="inlineStr"/>
       <c r="H7" t="inlineStr"/>
       <c r="I7" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="3" t="inlineStr"/>
       <c r="B8" t="inlineStr">
         <is>
           <t>HARİCİ GİDERLER (Firmanın)</t>
         </is>
@@ -706,50 +706,50 @@
       </c>
       <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr"/>
       <c r="E9" t="inlineStr"/>
       <c r="F9" t="inlineStr"/>
       <c r="G9" t="inlineStr"/>
       <c r="H9" t="inlineStr"/>
       <c r="I9" t="n">
         <v>10000</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="3" t="inlineStr"/>
       <c r="B10" t="inlineStr">
         <is>
           <t>KALAN BAKİYE</t>
         </is>
       </c>
       <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr"/>
       <c r="E10" t="inlineStr"/>
       <c r="F10" t="inlineStr"/>
       <c r="G10" t="inlineStr"/>
       <c r="H10" t="inlineStr"/>
       <c r="I10" t="n">
-        <v>115.5</v>
+        <v>397.5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>