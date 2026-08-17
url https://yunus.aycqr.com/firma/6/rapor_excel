--- v0 (2026-05-08)
+++ v1 (2026-08-17)
@@ -1047,54 +1047,54 @@
           <t>IC2024/033927</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>İMZA DÜKKAN</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>DİRİLİŞ MAH. 61 NO:2/1 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>14.03.2024</t>
         </is>
       </c>
       <c r="F16" t="n">
         <v>1</v>
       </c>
       <c r="G16" t="n">
         <v>0</v>
       </c>
       <c r="H16" t="n">
-        <v>282</v>
+        <v>697.5</v>
       </c>
       <c r="I16" t="n">
-        <v>282</v>
+        <v>697.5</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>IC2024/034836</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>İMZA 2</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>DİRİLİŞ MAH. 61 NO:2/1 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
@@ -1203,54 +1203,54 @@
           <t>KZ2024/026964</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>ERDOĞDULAR YILDIZ APT. YÖNETİMİ</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>MEHMET AKİF ERSOY MAH. ÖZDE SOK. NO:4 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>04.03.2024</t>
         </is>
       </c>
       <c r="F20" t="n">
         <v>1</v>
       </c>
       <c r="G20" t="n">
         <v>0</v>
       </c>
       <c r="H20" t="n">
-        <v>0</v>
+        <v>1588.5</v>
       </c>
       <c r="I20" t="n">
-        <v>0</v>
+        <v>1588.5</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>IC2024/357049</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>MURAT ERDOĞDU</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>ÖRTÜLÜPINAR MAH. 3 SOK. NO:6 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
@@ -1726,51 +1726,51 @@
       </c>
       <c r="G33" t="n">
         <v>300</v>
       </c>
       <c r="H33" t="n">
         <v>0</v>
       </c>
       <c r="I33" t="n">
         <v>300</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="3" t="inlineStr"/>
       <c r="B34" t="inlineStr">
         <is>
           <t>GENEL TOPLAM (Projeler)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr"/>
       <c r="D34" t="inlineStr"/>
       <c r="E34" t="inlineStr"/>
       <c r="F34" t="inlineStr"/>
       <c r="G34" t="inlineStr"/>
       <c r="H34" t="inlineStr"/>
       <c r="I34" t="n">
-        <v>75281</v>
+        <v>77285</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="3" t="inlineStr"/>
       <c r="B35" t="inlineStr">
         <is>
           <t>CİHAZ PROJELERİ (Toplam)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr"/>
       <c r="D35" t="inlineStr"/>
       <c r="E35" t="inlineStr"/>
       <c r="F35" t="inlineStr"/>
       <c r="G35" t="inlineStr"/>
       <c r="H35" t="inlineStr"/>
       <c r="I35" t="n">
         <v>2400</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="3" t="inlineStr"/>
       <c r="B36" t="inlineStr">
         <is>
           <t>HARİCİ GİDERLER (Firmanın)</t>
         </is>
@@ -1794,50 +1794,50 @@
       </c>
       <c r="C37" t="inlineStr"/>
       <c r="D37" t="inlineStr"/>
       <c r="E37" t="inlineStr"/>
       <c r="F37" t="inlineStr"/>
       <c r="G37" t="inlineStr"/>
       <c r="H37" t="inlineStr"/>
       <c r="I37" t="n">
         <v>75000</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="3" t="inlineStr"/>
       <c r="B38" t="inlineStr">
         <is>
           <t>KALAN BAKİYE</t>
         </is>
       </c>
       <c r="C38" t="inlineStr"/>
       <c r="D38" t="inlineStr"/>
       <c r="E38" t="inlineStr"/>
       <c r="F38" t="inlineStr"/>
       <c r="G38" t="inlineStr"/>
       <c r="H38" t="inlineStr"/>
       <c r="I38" t="n">
-        <v>2681</v>
+        <v>4685</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>