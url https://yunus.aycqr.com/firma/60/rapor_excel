--- v0 (2026-05-08)
+++ v1 (2026-08-17)
@@ -540,54 +540,54 @@
           <t>KZ2024/275421</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>ÇONGAR SUİT EĞRİKÖPRÜ REV</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>EĞRİKÖPRÜ MAH. 104 NO:1/2 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>16.12.2024</t>
         </is>
       </c>
       <c r="F3" t="n">
         <v>2</v>
       </c>
       <c r="G3" t="n">
         <v>0</v>
       </c>
       <c r="H3" t="n">
-        <v>0</v>
+        <v>1828.5</v>
       </c>
       <c r="I3" t="n">
-        <v>0</v>
+        <v>1828.5</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>KZ2024/226251</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>ÇONGAR SUİT EĞRİKÖPRÜ</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>EĞRİKÖPRÜ MAH. 104 NO:1/2 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
@@ -599,51 +599,51 @@
       </c>
       <c r="G4" t="n">
         <v>7000</v>
       </c>
       <c r="H4" t="n">
         <v>0</v>
       </c>
       <c r="I4" t="n">
         <v>7000</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="inlineStr"/>
       <c r="B5" t="inlineStr">
         <is>
           <t>GENEL TOPLAM (Projeler)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr"/>
       <c r="F5" t="inlineStr"/>
       <c r="G5" t="inlineStr"/>
       <c r="H5" t="inlineStr"/>
       <c r="I5" t="n">
-        <v>7000</v>
+        <v>8828.5</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="3" t="inlineStr"/>
       <c r="B6" t="inlineStr">
         <is>
           <t>CİHAZ PROJELERİ (Toplam)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr"/>
       <c r="F6" t="inlineStr"/>
       <c r="G6" t="inlineStr"/>
       <c r="H6" t="inlineStr"/>
       <c r="I6" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="3" t="inlineStr"/>
       <c r="B7" t="inlineStr">
         <is>
           <t>HARİCİ GİDERLER (Firmanın)</t>
         </is>
@@ -667,50 +667,50 @@
       </c>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr"/>
       <c r="E8" t="inlineStr"/>
       <c r="F8" t="inlineStr"/>
       <c r="G8" t="inlineStr"/>
       <c r="H8" t="inlineStr"/>
       <c r="I8" t="n">
         <v>7000</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="3" t="inlineStr"/>
       <c r="B9" t="inlineStr">
         <is>
           <t>KALAN BAKİYE</t>
         </is>
       </c>
       <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr"/>
       <c r="E9" t="inlineStr"/>
       <c r="F9" t="inlineStr"/>
       <c r="G9" t="inlineStr"/>
       <c r="H9" t="inlineStr"/>
       <c r="I9" t="n">
-        <v>0</v>
+        <v>1828.5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>