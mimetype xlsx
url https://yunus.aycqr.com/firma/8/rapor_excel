--- v0 (2026-05-08)
+++ v1 (2026-08-17)
@@ -540,93 +540,93 @@
           <t>IC2025/170749</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>ZÖHRE YÜKSEKKAYA KARŞIYAKA REV</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>KARŞIYAKA MAH. SEFİL SELİMİ SOK. NO:7 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>26.09.2025</t>
         </is>
       </c>
       <c r="F3" t="n">
         <v>2</v>
       </c>
       <c r="G3" t="n">
         <v>6000</v>
       </c>
       <c r="H3" t="n">
-        <v>0</v>
+        <v>7452</v>
       </c>
       <c r="I3" t="n">
-        <v>6000</v>
+        <v>13452</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>IC2025/168972</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>FURKAN POLAT TUZLUGÖL D21 REV</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>TUZLUGÖL MAH. 54 SOK. NO:2 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>25.09.2025</t>
         </is>
       </c>
       <c r="F4" t="n">
         <v>1</v>
       </c>
       <c r="G4" t="n">
         <v>3000</v>
       </c>
       <c r="H4" t="n">
-        <v>831</v>
+        <v>1395</v>
       </c>
       <c r="I4" t="n">
-        <v>3831</v>
+        <v>4395</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>IC2025/126914</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>HALİL İBRAHİM ÇAKMAK ŞEYHŞAMİL OFİS1 REV</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>ŞEYH ŞAMİL MAH. 4 SOK. NO:15 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
@@ -657,54 +657,54 @@
           <t>IC2025/126065</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>KARTAL İNŞ GÖKÇEBOSTAN DÜK1</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>GÖKÇEBOSTAN MAH. RUHSATİ BABA CAD. NO:67 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>05.08.2025</t>
         </is>
       </c>
       <c r="F6" t="n">
         <v>1</v>
       </c>
       <c r="G6" t="n">
         <v>3000</v>
       </c>
       <c r="H6" t="n">
-        <v>415.5</v>
+        <v>697.5</v>
       </c>
       <c r="I6" t="n">
-        <v>3415.5</v>
+        <v>3697.5</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>IC2025/111436</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>MUSTAFA SÖNMEZ GÜZELEVLER A BLOK D5 TADİLAT</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>MEVLANA MAH. HİKMET BORAN CAD. NO:1 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
@@ -774,54 +774,54 @@
           <t>IC2025/038103</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>HAYRİYE BERNA ÜRGÜP EĞRİKÖPRÜ</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>EĞRİKÖPRÜ MAH. 14 SOK. NO:2 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>24.02.2025</t>
         </is>
       </c>
       <c r="F9" t="n">
         <v>2</v>
       </c>
       <c r="G9" t="n">
         <v>6000</v>
       </c>
       <c r="H9" t="n">
-        <v>831</v>
+        <v>1395</v>
       </c>
       <c r="I9" t="n">
-        <v>6831</v>
+        <v>7395</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>IC2025/030130</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>NUH ÖZÇELİK KILAVUZ D13</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>KILAVUZ MAH. VEZİR NO:11 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
@@ -1398,54 +1398,54 @@
           <t>IC2024/157455</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>ÇAKMAK İNŞ 5D REV</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>ŞEYH ŞAMİL MAH. 4 SOK. NO:15 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>11.09.2024</t>
         </is>
       </c>
       <c r="F25" t="n">
         <v>6</v>
       </c>
       <c r="G25" t="n">
         <v>9000</v>
       </c>
       <c r="H25" t="n">
-        <v>564</v>
+        <v>979.5</v>
       </c>
       <c r="I25" t="n">
-        <v>9564</v>
+        <v>9979.5</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>IC2024/147693</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>ADNAN DOYMUŞ DOYMUŞ İNŞ D10</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>ŞEYH ŞAMİL MAH. 43 SOK. NO:3 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
@@ -3598,51 +3598,51 @@
       </c>
       <c r="G81" t="n">
         <v>200</v>
       </c>
       <c r="H81" t="n">
         <v>0</v>
       </c>
       <c r="I81" t="n">
         <v>200</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="3" t="inlineStr"/>
       <c r="B82" t="inlineStr">
         <is>
           <t>GENEL TOPLAM (Projeler)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr"/>
       <c r="D82" t="inlineStr"/>
       <c r="E82" t="inlineStr"/>
       <c r="F82" t="inlineStr"/>
       <c r="G82" t="inlineStr"/>
       <c r="H82" t="inlineStr"/>
       <c r="I82" t="n">
-        <v>114051.5</v>
+        <v>123329</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="3" t="inlineStr"/>
       <c r="B83" t="inlineStr">
         <is>
           <t>CİHAZ PROJELERİ (Toplam)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr"/>
       <c r="D83" t="inlineStr"/>
       <c r="E83" t="inlineStr"/>
       <c r="F83" t="inlineStr"/>
       <c r="G83" t="inlineStr"/>
       <c r="H83" t="inlineStr"/>
       <c r="I83" t="n">
         <v>15800</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="3" t="inlineStr"/>
       <c r="B84" t="inlineStr">
         <is>
           <t>HARİCİ GİDERLER (Firmanın)</t>
         </is>
@@ -3666,50 +3666,50 @@
       </c>
       <c r="C85" t="inlineStr"/>
       <c r="D85" t="inlineStr"/>
       <c r="E85" t="inlineStr"/>
       <c r="F85" t="inlineStr"/>
       <c r="G85" t="inlineStr"/>
       <c r="H85" t="inlineStr"/>
       <c r="I85" t="n">
         <v>62350</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="3" t="inlineStr"/>
       <c r="B86" t="inlineStr">
         <is>
           <t>KALAN BAKİYE</t>
         </is>
       </c>
       <c r="C86" t="inlineStr"/>
       <c r="D86" t="inlineStr"/>
       <c r="E86" t="inlineStr"/>
       <c r="F86" t="inlineStr"/>
       <c r="G86" t="inlineStr"/>
       <c r="H86" t="inlineStr"/>
       <c r="I86" t="n">
-        <v>67501.5</v>
+        <v>76779</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>