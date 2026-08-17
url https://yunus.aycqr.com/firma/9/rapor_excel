--- v0 (2026-05-08)
+++ v1 (2026-08-17)
@@ -442,65 +442,65 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I74"/>
+  <dimension ref="A1:I78"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="7" customWidth="1" min="1" max="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>OZANHAN Raporu (Proje Sayısı: 61)</t>
+          <t>OZANHAN Raporu (Proje Sayısı: 65)</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Tür</t>
         </is>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <t>IC Numarası</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
           <t>Proje Adı</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>Adres</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
@@ -515,2737 +515,2893 @@
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Anlaşılan Fiyat (TL)</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
           <t>Cezalar (TL)</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
           <t>Toplam (TL)</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>IC2025/261670</t>
+          <t>IC2026/105424</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>HAKAN DEMİR KILAVUZ D8 REV</t>
+          <t>SERPİL KARAKUŞ YEŞİLYURT D1 BALKON</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>KILAVUZ MAH. 63 SOK. NO:6 SİVAS/SİVAS</t>
+          <t>YEŞİLYURT mh.  31 SOK. sk.    No:13/1 MERKEZ/SİVAS</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>11.12.2025</t>
+          <t>01.06.2026</t>
         </is>
       </c>
       <c r="F3" t="n">
         <v>1</v>
       </c>
       <c r="G3" t="n">
-        <v>3000</v>
+        <v>0</v>
       </c>
       <c r="H3" t="n">
-        <v>0</v>
+        <v>1242</v>
       </c>
       <c r="I3" t="n">
-        <v>3000</v>
+        <v>1242</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>IC2025/251781</t>
+          <t>IC2026/101780</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>KARTAL İNŞ ALİBABA OZANLAR</t>
+          <t>KARABALÇIK KÖYÜ KÜLTÜR VE DAYANIŞMA DERNEĞİ REV</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>ALİBABA MAH. OZANLAR SOK. NO:4 SİVAS/SİVAS</t>
+          <t>SEYRANTEPE mh.  10 SOK. sk.    No:11 MERKEZ/SİVAS</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>04.12.2025</t>
+          <t>22.05.2026</t>
         </is>
       </c>
       <c r="F4" t="n">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="G4" t="n">
-        <v>27000</v>
+        <v>0</v>
       </c>
       <c r="H4" t="n">
-        <v>960</v>
+        <v>0</v>
       </c>
       <c r="I4" t="n">
-        <v>27960</v>
+        <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>IC2025/243270</t>
+          <t>IC2026/100786</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>KARAKUŞ İNŞ.</t>
+          <t>ÇİÇEKÖZÜ UZUNAY İNŞ D22 REV2</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>ŞEYH ŞAMİL MAH. 2 NO:12 SİVAS/SİVAS</t>
+          <t>KIZILIRMAK mh.  27 SOK. sk.    No:7 MERKEZ/SİVAS</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>28.11.2025</t>
+          <t>21.05.2026</t>
         </is>
       </c>
       <c r="F5" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G5" t="n">
-        <v>12000</v>
+        <v>0</v>
       </c>
       <c r="H5" t="n">
-        <v>0</v>
+        <v>2484</v>
       </c>
       <c r="I5" t="n">
-        <v>12000</v>
+        <v>2484</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>IC2025/208345</t>
+          <t>IC2026/088512</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>TOKİ 456 KONUT GK 12</t>
+          <t>KARABALÇIK KÖYÜ KÜLTÜR VE DAYANIŞMA DERNEĞİ</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>DANİŞMENTGAZİ MAH. 40 NO:GK-12 SİVAS/SİVAS</t>
+          <t>SEYRANTEPE mh.  10 SOK. sk.    No:11 MERKEZ/SİVAS</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>21.10.2025</t>
+          <t>04.05.2026</t>
         </is>
       </c>
       <c r="F6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G6" t="n">
         <v>0</v>
       </c>
       <c r="H6" t="n">
         <v>0</v>
       </c>
       <c r="I6" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>IC2025/198784</t>
+          <t>IC2025/261670</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>TOKİ 456 KONUT GK9</t>
+          <t>HAKAN DEMİR KILAVUZ D8 REV</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>DANİŞMENTGAZİ MAH. 40 NO:GK-9 SİVAS/SİVAS</t>
+          <t>KILAVUZ MAH. 63 SOK. NO:6 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>21.10.2025</t>
+          <t>11.12.2025</t>
         </is>
       </c>
       <c r="F7" t="n">
         <v>1</v>
       </c>
       <c r="G7" t="n">
-        <v>0</v>
+        <v>3000</v>
       </c>
       <c r="H7" t="n">
         <v>0</v>
       </c>
       <c r="I7" t="n">
-        <v>0</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>IC2025/198676</t>
+          <t>IC2025/251781</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>TOKİ 456 KONUT GB-5</t>
+          <t>KARTAL İNŞ ALİBABA OZANLAR</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>DANİŞMENTGAZİ MAH. 40 NO:GB-5 SİVAS/SİVAS</t>
+          <t>ALİBABA MAH. OZANLAR SOK. NO:4 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>21.10.2025</t>
+          <t>04.12.2025</t>
         </is>
       </c>
       <c r="F8" t="n">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="G8" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="H8" t="n">
-        <v>0</v>
+        <v>1242</v>
       </c>
       <c r="I8" t="n">
-        <v>0</v>
+        <v>28242</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>IC2025/198681</t>
+          <t>IC2025/243270</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>TOKİ 456 KONUT GK13</t>
+          <t>KARAKUŞ İNŞ.</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>DANİŞMENTGAZİ MAH. 40 NO:GK-13 SİVAS/SİVAS</t>
+          <t>ŞEYH ŞAMİL MAH. 2 NO:12 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>21.10.2025</t>
+          <t>28.11.2025</t>
         </is>
       </c>
       <c r="F9" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G9" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="H9" t="n">
         <v>0</v>
       </c>
       <c r="I9" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>IC2025/198745</t>
+          <t>IC2025/208345</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>TOKİ 456 KONUT GB-4</t>
+          <t>TOKİ 456 KONUT GK 12</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>DANİŞMENTGAZİ MAH. 40 NO:GB-4 SİVAS/SİVAS</t>
+          <t>DANİŞMENTGAZİ MAH. 40 NO:GK-12 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>21.10.2025</t>
         </is>
       </c>
       <c r="F10" t="n">
         <v>1</v>
       </c>
       <c r="G10" t="n">
         <v>0</v>
       </c>
       <c r="H10" t="n">
         <v>0</v>
       </c>
       <c r="I10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>IC2025/191440</t>
+          <t>IC2025/198784</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>TOKİ 456 KONUT GK10</t>
+          <t>TOKİ 456 KONUT GK9</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>DANİŞMENTGAZİ MAH. 40 NO:GK-10 SİVAS/SİVAS</t>
+          <t>DANİŞMENTGAZİ MAH. 40 NO:GK-9 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>08.10.2025</t>
+          <t>21.10.2025</t>
         </is>
       </c>
       <c r="F11" t="n">
         <v>1</v>
       </c>
       <c r="G11" t="n">
         <v>0</v>
       </c>
       <c r="H11" t="n">
         <v>0</v>
       </c>
       <c r="I11" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>IC2025/191397</t>
+          <t>IC2025/198676</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>TOKİ 456 KONUT GB-1</t>
+          <t>TOKİ 456 KONUT GB-5</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>DANİŞMENTGAZİ MAH. 40 NO:GB-1 SİVAS/SİVAS</t>
+          <t>DANİŞMENTGAZİ MAH. 40 NO:GB-5 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>08.10.2025</t>
+          <t>21.10.2025</t>
         </is>
       </c>
       <c r="F12" t="n">
         <v>1</v>
       </c>
       <c r="G12" t="n">
         <v>0</v>
       </c>
       <c r="H12" t="n">
         <v>0</v>
       </c>
       <c r="I12" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>IC2025/191443</t>
+          <t>IC2025/198681</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>TOKİ 456 KONUT GB-3</t>
+          <t>TOKİ 456 KONUT GK13</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>DANİŞMENTGAZİ MAH. 40 NO:GB-3 SİVAS/SİVAS</t>
+          <t>DANİŞMENTGAZİ MAH. 40 NO:GK-13 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>08.10.2025</t>
+          <t>21.10.2025</t>
         </is>
       </c>
       <c r="F13" t="n">
         <v>1</v>
       </c>
       <c r="G13" t="n">
         <v>0</v>
       </c>
       <c r="H13" t="n">
         <v>0</v>
       </c>
       <c r="I13" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>IC2025/191434</t>
+          <t>IC2025/198745</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>TOKİ 456 KONUT GK8</t>
+          <t>TOKİ 456 KONUT GB-4</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>DANİŞMENTGAZİ MAH. 40 NO:GK-8 SİVAS/SİVAS</t>
+          <t>DANİŞMENTGAZİ MAH. 40 NO:GB-4 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>08.10.2025</t>
+          <t>21.10.2025</t>
         </is>
       </c>
       <c r="F14" t="n">
         <v>1</v>
       </c>
       <c r="G14" t="n">
         <v>0</v>
       </c>
       <c r="H14" t="n">
         <v>0</v>
       </c>
       <c r="I14" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>IC2025/191390</t>
+          <t>IC2025/191440</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>TOKİ 456 KONUT GB-2</t>
+          <t>TOKİ 456 KONUT GK10</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>DANİŞMENTGAZİ MAH. 40 NO:GB-2 SİVAS/SİVAS</t>
+          <t>DANİŞMENTGAZİ MAH. 40 NO:GK-10 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>08.10.2025</t>
         </is>
       </c>
       <c r="F15" t="n">
         <v>1</v>
       </c>
       <c r="G15" t="n">
         <v>0</v>
       </c>
       <c r="H15" t="n">
         <v>0</v>
       </c>
       <c r="I15" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>IC2025/191313</t>
+          <t>IC2025/191397</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>TOKİ 456 KONUT GK6</t>
+          <t>TOKİ 456 KONUT GB-1</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>DANİŞMENTGAZİ MAH. 40 NO:GK-6 SİVAS/SİVAS</t>
+          <t>DANİŞMENTGAZİ MAH. 40 NO:GB-1 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>07.10.2025</t>
+          <t>08.10.2025</t>
         </is>
       </c>
       <c r="F16" t="n">
         <v>1</v>
       </c>
       <c r="G16" t="n">
         <v>0</v>
       </c>
       <c r="H16" t="n">
         <v>0</v>
       </c>
       <c r="I16" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>IC2025/191377</t>
+          <t>IC2025/191443</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>TOKİ 456 KONUT GK3</t>
+          <t>TOKİ 456 KONUT GB-3</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>DANİŞMENTGAZİ MAH. 40 NO:GK-3 SİVAS/SİVAS</t>
+          <t>DANİŞMENTGAZİ MAH. 40 NO:GB-3 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>07.10.2025</t>
+          <t>08.10.2025</t>
         </is>
       </c>
       <c r="F17" t="n">
         <v>1</v>
       </c>
       <c r="G17" t="n">
         <v>0</v>
       </c>
       <c r="H17" t="n">
         <v>0</v>
       </c>
       <c r="I17" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>IC2025/191314</t>
+          <t>IC2025/191434</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>TOKİ 456 KONUT GK1</t>
+          <t>TOKİ 456 KONUT GK8</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>DANİŞMENTGAZİ MAH. 40 NO:GK-1 SİVAS/SİVAS</t>
+          <t>DANİŞMENTGAZİ MAH. 40 NO:GK-8 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>07.10.2025</t>
+          <t>08.10.2025</t>
         </is>
       </c>
       <c r="F18" t="n">
         <v>1</v>
       </c>
       <c r="G18" t="n">
         <v>0</v>
       </c>
       <c r="H18" t="n">
         <v>0</v>
       </c>
       <c r="I18" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>IC2025/191373</t>
+          <t>IC2025/191390</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>TOKİ 456 KONUT GK7</t>
+          <t>TOKİ 456 KONUT GB-2</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>DANİŞMENTGAZİ MAH. 40 NO:GK-7 SİVAS/SİVAS</t>
+          <t>DANİŞMENTGAZİ MAH. 40 NO:GB-2 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>07.10.2025</t>
+          <t>08.10.2025</t>
         </is>
       </c>
       <c r="F19" t="n">
         <v>1</v>
       </c>
       <c r="G19" t="n">
         <v>0</v>
       </c>
       <c r="H19" t="n">
         <v>0</v>
       </c>
       <c r="I19" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>IC2025/191310</t>
+          <t>IC2025/191313</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>TOKİ 456 KONUT GK4</t>
+          <t>TOKİ 456 KONUT GK6</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>DANİŞMENTGAZİ MAH. 40 NO:GK-4 SİVAS/SİVAS</t>
+          <t>DANİŞMENTGAZİ MAH. 40 NO:GK-6 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>07.10.2025</t>
         </is>
       </c>
       <c r="F20" t="n">
         <v>1</v>
       </c>
       <c r="G20" t="n">
         <v>0</v>
       </c>
       <c r="H20" t="n">
         <v>0</v>
       </c>
       <c r="I20" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>IC2025/191382</t>
+          <t>IC2025/191377</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>TOKİ 456 KONUT GK5</t>
+          <t>TOKİ 456 KONUT GK3</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>DANİŞMENTGAZİ MAH. 40 NO:GK-5 SİVAS/SİVAS</t>
+          <t>DANİŞMENTGAZİ MAH. 40 NO:GK-3 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>07.10.2025</t>
         </is>
       </c>
       <c r="F21" t="n">
         <v>1</v>
       </c>
       <c r="G21" t="n">
         <v>0</v>
       </c>
       <c r="H21" t="n">
         <v>0</v>
       </c>
       <c r="I21" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>IC2025/191325</t>
+          <t>IC2025/191314</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>TOKİ 456 KONUT GK2</t>
+          <t>TOKİ 456 KONUT GK1</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>DANİŞMENTGAZİ MAH. 40 NO:GK-2 SİVAS/SİVAS</t>
+          <t>DANİŞMENTGAZİ MAH. 40 NO:GK-1 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>07.10.2025</t>
         </is>
       </c>
       <c r="F22" t="n">
         <v>1</v>
       </c>
       <c r="G22" t="n">
         <v>0</v>
       </c>
       <c r="H22" t="n">
         <v>0</v>
       </c>
       <c r="I22" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>IC2025/122290</t>
+          <t>IC2025/191373</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>TOKİ 456 KONUT GK11</t>
+          <t>TOKİ 456 KONUT GK7</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>DANİŞMENTGAZİ MAH. 40 NO:GK-11 SİVAS/SİVAS</t>
+          <t>DANİŞMENTGAZİ MAH. 40 NO:GK-7 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>29.07.2025</t>
+          <t>07.10.2025</t>
         </is>
       </c>
       <c r="F23" t="n">
-        <v>26</v>
+        <v>1</v>
       </c>
       <c r="G23" t="n">
-        <v>78000</v>
+        <v>0</v>
       </c>
       <c r="H23" t="n">
         <v>0</v>
       </c>
       <c r="I23" t="n">
-        <v>78000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>IC2025/085611</t>
+          <t>IC2025/191310</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>ADEM BORA EĞRİKÖPRÜ REV</t>
+          <t>TOKİ 456 KONUT GK4</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>EĞRİKÖPRÜ MAH. 117 NO:4 SİVAS/SİVAS</t>
+          <t>DANİŞMENTGAZİ MAH. 40 NO:GK-4 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>27.05.2025</t>
+          <t>07.10.2025</t>
         </is>
       </c>
       <c r="F24" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G24" t="n">
-        <v>6000</v>
+        <v>0</v>
       </c>
       <c r="H24" t="n">
         <v>0</v>
       </c>
       <c r="I24" t="n">
-        <v>6000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>IC2025/037654</t>
+          <t>IC2025/191382</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>SELİM KESGİN YAKSAN İNŞ D3 REV</t>
+          <t>TOKİ 456 KONUT GK5</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>MEHMET AKİF ERSOY MAH. 7 NO:21 SİVAS/SİVAS</t>
+          <t>DANİŞMENTGAZİ MAH. 40 NO:GK-5 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>24.02.2025</t>
+          <t>07.10.2025</t>
         </is>
       </c>
       <c r="F25" t="n">
         <v>1</v>
       </c>
       <c r="G25" t="n">
-        <v>2000</v>
+        <v>0</v>
       </c>
       <c r="H25" t="n">
         <v>0</v>
       </c>
       <c r="I25" t="n">
-        <v>2000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>IC2025/038039</t>
+          <t>IC2025/191325</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>JANDARMA BİNASI SOSYAL TESİS MUTFAK</t>
+          <t>TOKİ 456 KONUT GK2</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>MEHMET AKİF ERSOY MAH. 2 SOK. NO:5 SİVAS/SİVAS</t>
+          <t>DANİŞMENTGAZİ MAH. 40 NO:GK-2 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>17.02.2025</t>
+          <t>07.10.2025</t>
         </is>
       </c>
       <c r="F26" t="n">
         <v>1</v>
       </c>
       <c r="G26" t="n">
-        <v>10000</v>
+        <v>0</v>
       </c>
       <c r="H26" t="n">
-        <v>778.5</v>
+        <v>0</v>
       </c>
       <c r="I26" t="n">
-        <v>10778.5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>IC2025/028025</t>
+          <t>IC2025/122290</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>ÇİÇEKÖZÜ UZUNAY İNŞ KIZILIRMAK 16 REV</t>
+          <t>TOKİ 456 KONUT GK11</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>KIZILIRMAK MAH. 27 SOK. NO:7 SİVAS/SİVAS</t>
+          <t>DANİŞMENTGAZİ MAH. 40 NO:GK-11 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>07.02.2025</t>
+          <t>29.07.2025</t>
         </is>
       </c>
       <c r="F27" t="n">
-        <v>1</v>
+        <v>26</v>
       </c>
       <c r="G27" t="n">
-        <v>3000</v>
+        <v>78000</v>
       </c>
       <c r="H27" t="n">
-        <v>415.5</v>
+        <v>0</v>
       </c>
       <c r="I27" t="n">
-        <v>3415.5</v>
+        <v>78000</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>IC2025/025117</t>
+          <t>IC2025/085611</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>ÇİÇEKÖZÜ UZUNAY İNŞ D7 REV2</t>
+          <t>ADEM BORA EĞRİKÖPRÜ REV</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>KIZILIRMAK MAH. 27 SOK. NO:7 SİVAS/SİVAS</t>
+          <t>EĞRİKÖPRÜ MAH. 117 NO:4 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>04.02.2025</t>
+          <t>27.05.2025</t>
         </is>
       </c>
       <c r="F28" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G28" t="n">
-        <v>3000</v>
+        <v>6000</v>
       </c>
       <c r="H28" t="n">
         <v>0</v>
       </c>
       <c r="I28" t="n">
-        <v>3000</v>
+        <v>6000</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>IC2025/018794</t>
+          <t>IC2025/037654</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>MURAT CAN SÜHA SÜHA İNŞ REV</t>
+          <t>SELİM KESGİN YAKSAN İNŞ D3 REV</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>YEŞİLYURT MAH. 44 SOK. NO:3 SİVAS/SİVAS</t>
+          <t>MEHMET AKİF ERSOY MAH. 7 NO:21 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>24.01.2025</t>
+          <t>24.02.2025</t>
         </is>
       </c>
       <c r="F29" t="n">
         <v>1</v>
       </c>
       <c r="G29" t="n">
-        <v>0</v>
+        <v>2000</v>
       </c>
       <c r="H29" t="n">
         <v>0</v>
       </c>
       <c r="I29" t="n">
-        <v>0</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>IC2025/017248</t>
+          <t>IC2025/038039</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>MURAT CAN SÜHA SÜHA İNŞ</t>
+          <t>JANDARMA BİNASI SOSYAL TESİS MUTFAK</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>YEŞİLYURT MAH. 44 SOK. NO:3 SİVAS/SİVAS</t>
+          <t>MEHMET AKİF ERSOY MAH. 2 SOK. NO:5 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>22.01.2025</t>
+          <t>17.02.2025</t>
         </is>
       </c>
       <c r="F30" t="n">
         <v>1</v>
       </c>
       <c r="G30" t="n">
-        <v>1000</v>
+        <v>10000</v>
       </c>
       <c r="H30" t="n">
-        <v>0</v>
+        <v>1060.5</v>
       </c>
       <c r="I30" t="n">
-        <v>1000</v>
+        <v>11060.5</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>IC2025/008961</t>
+          <t>IC2025/028025</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>ÇİÇEKÖZÜ UZUNAY İNŞ KIZILIRMAK REV</t>
+          <t>ÇİÇEKÖZÜ UZUNAY İNŞ KIZILIRMAK 16 REV</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>KIZILIRMAK MAH. 27 SOK. NO:7 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>13.01.2025</t>
+          <t>07.02.2025</t>
         </is>
       </c>
       <c r="F31" t="n">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="G31" t="n">
-        <v>24000</v>
+        <v>3000</v>
       </c>
       <c r="H31" t="n">
-        <v>831</v>
+        <v>697.5</v>
       </c>
       <c r="I31" t="n">
-        <v>24831</v>
+        <v>3697.5</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>IC2025/010118</t>
+          <t>IC2025/025117</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>ÇİÇEKÖZÜ UZUNAY İNŞ KIZILIRMAK D9-D12 REV</t>
+          <t>ÇİÇEKÖZÜ UZUNAY İNŞ D7 REV2</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>KIZILIRMAK MAH. 27 SOK. NO:7 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>13.01.2025</t>
+          <t>04.02.2025</t>
         </is>
       </c>
       <c r="F32" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G32" t="n">
-        <v>0</v>
+        <v>3000</v>
       </c>
       <c r="H32" t="n">
         <v>0</v>
       </c>
       <c r="I32" t="n">
-        <v>0</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>KZ2025/002771</t>
+          <t>IC2025/018794</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>JANDARMA BİNASI SOSYAL TESİS KAZAN</t>
+          <t>MURAT CAN SÜHA SÜHA İNŞ REV</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>MEHMET AKİF ERSOY MAH. 2 SOK. NO:5 SİVAS/SİVAS</t>
+          <t>YEŞİLYURT MAH. 44 SOK. NO:3 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>06.01.2025</t>
+          <t>24.01.2025</t>
         </is>
       </c>
       <c r="F33" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G33" t="n">
         <v>0</v>
       </c>
       <c r="H33" t="n">
-        <v>1194</v>
+        <v>0</v>
       </c>
       <c r="I33" t="n">
-        <v>1194</v>
+        <v>0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>IC2024/294217</t>
+          <t>IC2025/017248</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>ERDİ ALTUN YENİŞEHİR D8 REV</t>
+          <t>MURAT CAN SÜHA SÜHA İNŞ</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>YENİŞEHİR MAH. 3 SOK. NO:22 SİVAS/SİVAS</t>
+          <t>YEŞİLYURT MAH. 44 SOK. NO:3 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>30.12.2024</t>
+          <t>22.01.2025</t>
         </is>
       </c>
       <c r="F34" t="n">
         <v>1</v>
       </c>
       <c r="G34" t="n">
-        <v>2500</v>
+        <v>1000</v>
       </c>
       <c r="H34" t="n">
-        <v>564</v>
+        <v>0</v>
       </c>
       <c r="I34" t="n">
-        <v>3064</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>IC2024/285896</t>
+          <t>IC2025/008961</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>LOFT BAĞDAT SİTESİ KARDEŞLER</t>
+          <t>ÇİÇEKÖZÜ UZUNAY İNŞ KIZILIRMAK REV</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>KARDEŞLER MAH. 77 NO:18 SİVAS/SİVAS</t>
+          <t>KIZILIRMAK MAH. 27 SOK. NO:7 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>24.12.2024</t>
+          <t>13.01.2025</t>
         </is>
       </c>
       <c r="F35" t="n">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="G35" t="n">
-        <v>4000</v>
+        <v>24000</v>
       </c>
       <c r="H35" t="n">
-        <v>0</v>
+        <v>1395</v>
       </c>
       <c r="I35" t="n">
-        <v>4000</v>
+        <v>25395</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>IC2024/272484</t>
+          <t>IC2025/010118</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>ERDİ ALTUN YENİŞEHİR D8</t>
+          <t>ÇİÇEKÖZÜ UZUNAY İNŞ KIZILIRMAK D9-D12 REV</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>YENİŞEHİR MAH. 3 SOK. NO:22 SİVAS/SİVAS</t>
+          <t>KIZILIRMAK MAH. 27 SOK. NO:7 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>13.12.2024</t>
+          <t>13.01.2025</t>
         </is>
       </c>
       <c r="F36" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G36" t="n">
-        <v>2500</v>
+        <v>0</v>
       </c>
       <c r="H36" t="n">
         <v>0</v>
       </c>
       <c r="I36" t="n">
-        <v>2500</v>
+        <v>0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>IC2024/246263</t>
+          <t>KZ2025/002771</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>KARTAL İNŞ ALİBABA REV</t>
+          <t>JANDARMA BİNASI SOSYAL TESİS KAZAN</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>ALİBABA MAH. AŞIK VEYSEL CAD. NO:47 SİVAS/SİVAS</t>
+          <t>MEHMET AKİF ERSOY MAH. 2 SOK. NO:5 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>22.11.2024</t>
+          <t>06.01.2025</t>
         </is>
       </c>
       <c r="F37" t="n">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="G37" t="n">
         <v>0</v>
       </c>
       <c r="H37" t="n">
-        <v>282</v>
+        <v>1758</v>
       </c>
       <c r="I37" t="n">
-        <v>282</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>IC2024/229350</t>
+          <t>IC2024/294217</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>PEHLÜL MALATYALI</t>
+          <t>ERDİ ALTUN YENİŞEHİR D8 REV</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>ALTUNTABAK MAH. HALİL RIFAT PAŞA CAD. NO:80 SİVAS/SİVAS</t>
+          <t>YENİŞEHİR MAH. 3 SOK. NO:22 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>11.11.2024</t>
+          <t>30.12.2024</t>
         </is>
       </c>
       <c r="F38" t="n">
         <v>1</v>
       </c>
       <c r="G38" t="n">
-        <v>2000</v>
+        <v>2500</v>
       </c>
       <c r="H38" t="n">
-        <v>0</v>
+        <v>1395</v>
       </c>
       <c r="I38" t="n">
-        <v>2000</v>
+        <v>3895</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>IC2024/225399</t>
+          <t>IC2024/285896</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>KARTAL İNŞ ALİBABA</t>
+          <t>LOFT BAĞDAT SİTESİ KARDEŞLER</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>ALİBABA MAH. AŞIK VEYSEL CAD. NO:47 SİVAS/SİVAS</t>
+          <t>KARDEŞLER MAH. 77 NO:18 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>07.11.2024</t>
+          <t>24.12.2024</t>
         </is>
       </c>
       <c r="F39" t="n">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="G39" t="n">
-        <v>10000</v>
+        <v>4000</v>
       </c>
       <c r="H39" t="n">
         <v>0</v>
       </c>
       <c r="I39" t="n">
-        <v>10000</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>IC2024/225392</t>
+          <t>IC2024/272484</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>DÖNDÜ ÇİFCİ TUZLUGÖL</t>
+          <t>ERDİ ALTUN YENİŞEHİR D8</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>TUZLUGÖL MAH. 38 SOK. NO:1/1 SİVAS/SİVAS</t>
+          <t>YENİŞEHİR MAH. 3 SOK. NO:22 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>28.10.2024</t>
+          <t>13.12.2024</t>
         </is>
       </c>
       <c r="F40" t="n">
         <v>1</v>
       </c>
       <c r="G40" t="n">
         <v>2500</v>
       </c>
       <c r="H40" t="n">
         <v>0</v>
       </c>
       <c r="I40" t="n">
         <v>2500</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>IC2024/194951</t>
+          <t>IC2024/246263</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>BİLİM VE TEKNOLOJİ ÜNİVERSİTESİ KANTİN</t>
+          <t>KARTAL İNŞ ALİBABA REV</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>GÜLTEPE MAH. MECNUN OTYAKMAZ CAD. NO:1 SİVAS/SİVAS</t>
+          <t>ALİBABA MAH. AŞIK VEYSEL CAD. NO:47 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>15.10.2024</t>
+          <t>22.11.2024</t>
         </is>
       </c>
       <c r="F41" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="G41" t="n">
-        <v>420</v>
+        <v>0</v>
       </c>
       <c r="H41" t="n">
-        <v>564</v>
+        <v>282</v>
       </c>
       <c r="I41" t="n">
-        <v>984</v>
+        <v>282</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>IC2024/194369</t>
+          <t>IC2024/229350</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>BİLİM TEKNOJİLERİ ÜNİVERSİTESİ LABORATUVAR</t>
+          <t>PEHLÜL MALATYALI</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>GÜLTEPE MAH. MECNUN OTYAKMAZ CAD. NO:1/2 SİVAS/SİVAS</t>
+          <t>ALTUNTABAK MAH. HALİL RIFAT PAŞA CAD. NO:80 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>11.10.2024</t>
+          <t>11.11.2024</t>
         </is>
       </c>
       <c r="F42" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G42" t="n">
-        <v>420</v>
+        <v>2000</v>
       </c>
       <c r="H42" t="n">
-        <v>1128</v>
+        <v>0</v>
       </c>
       <c r="I42" t="n">
-        <v>1548</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>IC2024/184392</t>
+          <t>IC2024/225399</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>ADEM BORA EĞRİKÖPRÜ</t>
+          <t>KARTAL İNŞ ALİBABA</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>EĞRİKÖPRÜ MAH. 117 NO:4 SİVAS/SİVAS</t>
+          <t>ALİBABA MAH. AŞIK VEYSEL CAD. NO:47 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>07.10.2024</t>
+          <t>07.11.2024</t>
         </is>
       </c>
       <c r="F43" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="G43" t="n">
-        <v>4000</v>
+        <v>10000</v>
       </c>
       <c r="H43" t="n">
         <v>0</v>
       </c>
       <c r="I43" t="n">
-        <v>4000</v>
+        <v>10000</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>IC2024/176218</t>
+          <t>IC2024/225392</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>GÜLİHLAS İSMAİL BEY DÜK1</t>
+          <t>DÖNDÜ ÇİFCİ TUZLUGÖL</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>KARDEŞLER MAH. ERVA CAD. NO:8D SİVAS/SİVAS</t>
+          <t>TUZLUGÖL MAH. 38 SOK. NO:1/1 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>30.09.2024</t>
+          <t>28.10.2024</t>
         </is>
       </c>
       <c r="F44" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G44" t="n">
-        <v>4000</v>
+        <v>2500</v>
       </c>
       <c r="H44" t="n">
         <v>0</v>
       </c>
       <c r="I44" t="n">
-        <v>4000</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>IC2024/172403</t>
+          <t>IC2024/194951</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>JANDARMA LOJMANLARI B BLOK</t>
+          <t>BİLİM VE TEKNOLOJİ ÜNİVERSİTESİ KANTİN</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>MEHMET AKİF ERSOY MAH. 2 SOK. NO:5/2 SİVAS/SİVAS</t>
+          <t>GÜLTEPE MAH. MECNUN OTYAKMAZ CAD. NO:1 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>25.09.2024</t>
+          <t>15.10.2024</t>
         </is>
       </c>
       <c r="F45" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="G45" t="n">
-        <v>0</v>
+        <v>420</v>
       </c>
       <c r="H45" t="n">
-        <v>282</v>
+        <v>564</v>
       </c>
       <c r="I45" t="n">
-        <v>282</v>
+        <v>984</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>IC2024/172101</t>
+          <t>IC2024/194369</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>HALİT KAPLAN ÇEVİK İNŞ B BLOK DÜK2</t>
+          <t>BİLİM TEKNOJİLERİ ÜNİVERSİTESİ LABORATUVAR</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>YEŞİLYURT MAH. ŞİFA CAD. NO:57/2 SİVAS/SİVAS</t>
+          <t>GÜLTEPE MAH. MECNUN OTYAKMAZ CAD. NO:1/2 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>24.09.2024</t>
+          <t>11.10.2024</t>
         </is>
       </c>
       <c r="F46" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G46" t="n">
-        <v>2000</v>
+        <v>420</v>
       </c>
       <c r="H46" t="n">
-        <v>564</v>
+        <v>1128</v>
       </c>
       <c r="I46" t="n">
-        <v>2564</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>IC2024/164427</t>
+          <t>IC2024/184392</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>ENES APT NECMETTİN DEMİR YÜCEYURT</t>
+          <t>ADEM BORA EĞRİKÖPRÜ</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>YÜCEYURT MAH. 20 SOK. NO:2 SİVAS/SİVAS</t>
+          <t>EĞRİKÖPRÜ MAH. 117 NO:4 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>18.09.2024</t>
+          <t>07.10.2024</t>
         </is>
       </c>
       <c r="F47" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G47" t="n">
-        <v>0</v>
+        <v>4000</v>
       </c>
       <c r="H47" t="n">
-        <v>564</v>
+        <v>0</v>
       </c>
       <c r="I47" t="n">
-        <v>564</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>IC2024/164408</t>
+          <t>IC2024/176218</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>JANDARMA LOJMANLARI B BLOK</t>
+          <t>GÜLİHLAS İSMAİL BEY DÜK1</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>MEHMET AKİF ERSOY MAH. 2 SOK. NO:5/2 SİVAS/SİVAS</t>
+          <t>KARDEŞLER MAH. ERVA CAD. NO:8D SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>18.09.2024</t>
+          <t>30.09.2024</t>
         </is>
       </c>
       <c r="F48" t="n">
-        <v>20</v>
+        <v>2</v>
       </c>
       <c r="G48" t="n">
-        <v>0</v>
+        <v>4000</v>
       </c>
       <c r="H48" t="n">
-        <v>7050</v>
+        <v>0</v>
       </c>
       <c r="I48" t="n">
-        <v>7050</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>IC2024/161460</t>
+          <t>IC2024/172403</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>ÇİÇEKÖZÜ UZUNAY İNŞ KIZILIRMAK</t>
+          <t>JANDARMA LOJMANLARI B BLOK</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>KIZILIRMAK MAH. 27 SOK. NO:7 SİVAS/SİVAS</t>
+          <t>MEHMET AKİF ERSOY MAH. 2 SOK. NO:5/2 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>16.09.2024</t>
+          <t>25.09.2024</t>
         </is>
       </c>
       <c r="F49" t="n">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="G49" t="n">
         <v>0</v>
       </c>
       <c r="H49" t="n">
-        <v>544.5</v>
+        <v>282</v>
       </c>
       <c r="I49" t="n">
-        <v>544.5</v>
+        <v>282</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>IC2024/159038</t>
+          <t>IC2024/172101</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>JANDARMA LOJMANLARI A BLOK DAİRE İÇLERİ</t>
+          <t>HALİT KAPLAN ÇEVİK İNŞ B BLOK DÜK2</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>MEHMET AKİF ERSOY MAH. 2 SOK. NO:5/1 SİVAS/SİVAS</t>
+          <t>YEŞİLYURT MAH. ŞİFA CAD. NO:57/2 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>13.09.2024</t>
+          <t>24.09.2024</t>
         </is>
       </c>
       <c r="F50" t="n">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="G50" t="n">
-        <v>0</v>
+        <v>2000</v>
       </c>
       <c r="H50" t="n">
         <v>564</v>
       </c>
       <c r="I50" t="n">
-        <v>564</v>
+        <v>2564</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>IC2024/159648</t>
+          <t>IC2024/164427</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>JANDARMA LOJMANLARI C BLOK</t>
+          <t>ENES APT NECMETTİN DEMİR YÜCEYURT</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>MEHMET AKİF ERSOY MAH. 2 SOK. NO:5/3 SİVAS/SİVAS</t>
+          <t>YÜCEYURT MAH. 20 SOK. NO:2 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>13.09.2024</t>
+          <t>18.09.2024</t>
         </is>
       </c>
       <c r="F51" t="n">
-        <v>21</v>
+        <v>1</v>
       </c>
       <c r="G51" t="n">
         <v>0</v>
       </c>
       <c r="H51" t="n">
-        <v>3102</v>
+        <v>564</v>
       </c>
       <c r="I51" t="n">
-        <v>3102</v>
+        <v>564</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>IC2024/155721</t>
+          <t>IC2024/164408</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>ENES APT NECMETTİN DEMİR YÜCEYURT</t>
+          <t>JANDARMA LOJMANLARI B BLOK</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>YÜCEYURT MAH. 20 SOK. NO:2 SİVAS/SİVAS</t>
+          <t>MEHMET AKİF ERSOY MAH. 2 SOK. NO:5/2 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>10.09.2024</t>
+          <t>18.09.2024</t>
         </is>
       </c>
       <c r="F52" t="n">
-        <v>4</v>
+        <v>20</v>
       </c>
       <c r="G52" t="n">
         <v>0</v>
       </c>
       <c r="H52" t="n">
-        <v>0</v>
+        <v>7050</v>
       </c>
       <c r="I52" t="n">
-        <v>0</v>
+        <v>7050</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>IC2024/155007</t>
+          <t>IC2024/161460</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>KARAKUŞ İNŞ ŞEYHŞAMİL REV</t>
+          <t>ÇİÇEKÖZÜ UZUNAY İNŞ KIZILIRMAK</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>ŞEYH ŞAMİL MAH. 2 NO:12 SİVAS/SİVAS</t>
+          <t>KIZILIRMAK MAH. 27 SOK. NO:7 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>10.09.2024</t>
+          <t>16.09.2024</t>
         </is>
       </c>
       <c r="F53" t="n">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="G53" t="n">
         <v>0</v>
       </c>
       <c r="H53" t="n">
-        <v>1974</v>
+        <v>1242</v>
       </c>
       <c r="I53" t="n">
-        <v>1974</v>
+        <v>1242</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>IC2024/142185</t>
+          <t>IC2024/159038</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>KARAKUŞ İNŞ ŞEYHŞAMİL</t>
+          <t>JANDARMA LOJMANLARI A BLOK DAİRE İÇLERİ</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>ŞEYH ŞAMİL MAH. 2 NO:12 SİVAS/SİVAS</t>
+          <t>MEHMET AKİF ERSOY MAH. 2 SOK. NO:5/1 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>24.08.2024</t>
+          <t>13.09.2024</t>
         </is>
       </c>
       <c r="F54" t="n">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="G54" t="n">
-        <v>29750</v>
+        <v>0</v>
       </c>
       <c r="H54" t="n">
-        <v>0</v>
+        <v>564</v>
       </c>
       <c r="I54" t="n">
-        <v>29750</v>
+        <v>564</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>KL2024/127643</t>
+          <t>IC2024/159648</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>BALAT KAFE KOLON REV</t>
+          <t>JANDARMA LOJMANLARI C BLOK</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>ÇARŞIBAŞI MAH. ŞEMSİ SİVASİ CAD. NO:7B SİVAS/SİVAS</t>
+          <t>MEHMET AKİF ERSOY MAH. 2 SOK. NO:5/3 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>07.08.2024</t>
+          <t>13.09.2024</t>
         </is>
       </c>
       <c r="F55" t="n">
-        <v>1</v>
+        <v>21</v>
       </c>
       <c r="G55" t="n">
-        <v>420</v>
+        <v>0</v>
       </c>
       <c r="H55" t="n">
-        <v>0</v>
+        <v>3102</v>
       </c>
       <c r="I55" t="n">
-        <v>420</v>
+        <v>3102</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>IC2024/116458</t>
+          <t>IC2024/155721</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>BALAT NARGİLE</t>
+          <t>ENES APT NECMETTİN DEMİR YÜCEYURT</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>ÇARŞIBAŞI MAH. ŞEMSİ SİVASİ CAD. NO:7B SİVAS/SİVAS</t>
+          <t>YÜCEYURT MAH. 20 SOK. NO:2 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>22.07.2024</t>
+          <t>10.09.2024</t>
         </is>
       </c>
       <c r="F56" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G56" t="n">
-        <v>420</v>
+        <v>0</v>
       </c>
       <c r="H56" t="n">
-        <v>564</v>
+        <v>0</v>
       </c>
       <c r="I56" t="n">
-        <v>984</v>
+        <v>0</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>IC2024/138066</t>
+          <t>IC2024/155007</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>ÇEVİK İNŞ B BLOK YEŞİLYURT LATİF BEY</t>
+          <t>KARAKUŞ İNŞ ŞEYHŞAMİL REV</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>YEŞİLYURT MAH. ŞİFA CAD. NO:57/2 SİVAS/SİVAS</t>
+          <t>ŞEYH ŞAMİL MAH. 2 NO:12 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>21.07.2024</t>
+          <t>10.09.2024</t>
         </is>
       </c>
       <c r="F57" t="n">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="G57" t="n">
-        <v>2000</v>
+        <v>0</v>
       </c>
       <c r="H57" t="n">
-        <v>564</v>
+        <v>6124.5</v>
       </c>
       <c r="I57" t="n">
-        <v>2564</v>
+        <v>6124.5</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>KL2024/105629</t>
+          <t>IC2024/142185</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>KARTAL İNŞ.SAĞLIK OCAĞI KOLON REV</t>
+          <t>KARAKUŞ İNŞ ŞEYHŞAMİL</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>GÖKÇEBOSTAN MAH. RUHSATİ BABA CAD. NO:67 SİVAS/SİVAS</t>
+          <t>ŞEYH ŞAMİL MAH. 2 NO:12 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>06.07.2024</t>
+          <t>24.08.2024</t>
         </is>
       </c>
       <c r="F58" t="n">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="G58" t="n">
-        <v>420</v>
+        <v>29750</v>
       </c>
       <c r="H58" t="n">
         <v>0</v>
       </c>
       <c r="I58" t="n">
-        <v>420</v>
+        <v>29750</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>IC2024/097586</t>
+          <t>KL2024/127643</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>ENES ÇEVİK ÇAYYURT</t>
+          <t>BALAT KAFE KOLON REV</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>ÇAYYURT MAH. SULARBAŞI CAD. NO:44 SİVAS/SİVAS</t>
+          <t>ÇARŞIBAŞI MAH. ŞEMSİ SİVASİ CAD. NO:7B SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>02.07.2024</t>
+          <t>07.08.2024</t>
         </is>
       </c>
       <c r="F59" t="n">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="G59" t="n">
-        <v>5300</v>
+        <v>420</v>
       </c>
       <c r="H59" t="n">
-        <v>564</v>
+        <v>0</v>
       </c>
       <c r="I59" t="n">
-        <v>5864</v>
+        <v>420</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>IC2024/090366</t>
+          <t>IC2024/116458</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>YAKSAN İNS D12</t>
+          <t>BALAT NARGİLE</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>MEHMET AKİF ERSOY MAH. 7 NO:21 SİVAS/SİVAS</t>
+          <t>ÇARŞIBAŞI MAH. ŞEMSİ SİVASİ CAD. NO:7B SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>20.06.2024</t>
+          <t>22.07.2024</t>
         </is>
       </c>
       <c r="F60" t="n">
         <v>1</v>
       </c>
       <c r="G60" t="n">
         <v>420</v>
       </c>
       <c r="H60" t="n">
-        <v>0</v>
+        <v>564</v>
       </c>
       <c r="I60" t="n">
-        <v>420</v>
+        <v>984</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>KZ2024/090481</t>
+          <t>IC2024/138066</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>ÇİÇEKÖZÜ UZUNAY KAZAN</t>
+          <t>ÇEVİK İNŞ B BLOK YEŞİLYURT LATİF BEY</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>KIZILIRMAK MAH. 27 SOK. NO:7 SİVAS/SİVAS</t>
+          <t>YEŞİLYURT MAH. ŞİFA CAD. NO:57/2 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>20.06.2024</t>
+          <t>21.07.2024</t>
         </is>
       </c>
       <c r="F61" t="n">
         <v>1</v>
       </c>
       <c r="G61" t="n">
-        <v>0</v>
+        <v>2000</v>
       </c>
       <c r="H61" t="n">
-        <v>0</v>
+        <v>564</v>
       </c>
       <c r="I61" t="n">
-        <v>0</v>
+        <v>2564</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>IC2024/089325</t>
+          <t>KL2024/105629</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>BARAKA KAFE</t>
+          <t>KARTAL İNŞ.SAĞLIK OCAĞI KOLON REV</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>ÖRTÜLÜPINAR MAH. KONGRE CAD. NO:11 SİVAS/SİVAS</t>
+          <t>GÖKÇEBOSTAN MAH. RUHSATİ BABA CAD. NO:67 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>12.06.2024</t>
+          <t>06.07.2024</t>
         </is>
       </c>
       <c r="F62" t="n">
         <v>1</v>
       </c>
       <c r="G62" t="n">
-        <v>0</v>
+        <v>420</v>
       </c>
       <c r="H62" t="n">
         <v>0</v>
       </c>
       <c r="I62" t="n">
-        <v>0</v>
+        <v>420</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="3" t="inlineStr">
         <is>
           <t>PROJE</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>IC2024/083133</t>
+          <t>IC2024/097586</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>YAKSAN İNS D12-D14</t>
+          <t>ENES ÇEVİK ÇAYYURT</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>MEHMET AKİF ERSOY MAH. 7 NO:21 SİVAS/SİVAS</t>
+          <t>ÇAYYURT MAH. SULARBAŞI CAD. NO:44 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>04.06.2024</t>
+          <t>02.07.2024</t>
         </is>
       </c>
       <c r="F63" t="n">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="G63" t="n">
-        <v>2000</v>
+        <v>5300</v>
       </c>
       <c r="H63" t="n">
-        <v>846</v>
+        <v>564</v>
       </c>
       <c r="I63" t="n">
-        <v>2846</v>
+        <v>5864</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="3" t="inlineStr">
         <is>
-          <t>CİHAZ</t>
+          <t>PROJE</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>2003119345</t>
+          <t>IC2024/090366</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>BEKİR KARATAŞ</t>
+          <t>YAKSAN İNS D12</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>EMEK MAH.9.SOK NO14/D2</t>
+          <t>MEHMET AKİF ERSOY MAH. 7 NO:21 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>22.10.2024</t>
+          <t>20.06.2024</t>
         </is>
       </c>
       <c r="F64" t="n">
         <v>1</v>
       </c>
       <c r="G64" t="n">
-        <v>200</v>
+        <v>420</v>
       </c>
       <c r="H64" t="n">
         <v>0</v>
       </c>
       <c r="I64" t="n">
-        <v>200</v>
+        <v>420</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="3" t="inlineStr">
         <is>
-          <t>CİHAZ</t>
+          <t>PROJE</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>2003140040</t>
+          <t>KZ2024/090481</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>YUNİS YILDIRIM</t>
+          <t>ÇİÇEKÖZÜ UZUNAY KAZAN</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>FATİH MAH. 1 SOK NO:6/Z1</t>
+          <t>KIZILIRMAK MAH. 27 SOK. NO:7 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>01.10.2024</t>
+          <t>20.06.2024</t>
         </is>
       </c>
       <c r="F65" t="n">
         <v>1</v>
       </c>
       <c r="G65" t="n">
-        <v>200</v>
+        <v>0</v>
       </c>
       <c r="H65" t="n">
         <v>0</v>
       </c>
       <c r="I65" t="n">
-        <v>200</v>
+        <v>0</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="3" t="inlineStr">
         <is>
-          <t>CİHAZ</t>
+          <t>PROJE</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>141435</t>
+          <t>IC2024/089325</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>TAYYAR FİRİDİN</t>
+          <t>BARAKA KAFE</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>ECE MAH. GAZİ CAD. MALAZGİRT SİTESİ B BLOK NO:11/D1</t>
+          <t>ÖRTÜLÜPINAR MAH. KONGRE CAD. NO:11 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>11.06.2024</t>
+          <t>12.06.2024</t>
         </is>
       </c>
       <c r="F66" t="n">
         <v>1</v>
       </c>
       <c r="G66" t="n">
-        <v>300</v>
+        <v>0</v>
       </c>
       <c r="H66" t="n">
         <v>0</v>
       </c>
       <c r="I66" t="n">
-        <v>300</v>
+        <v>0</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="3" t="inlineStr">
         <is>
-          <t>CİHAZ</t>
+          <t>PROJE</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>5103305715</t>
+          <t>IC2024/083133</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>RAMAZAN DUMAN</t>
+          <t>YAKSAN İNS D12-D14</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>KARŞIYAKA MAH. GÖLET CAD. N0:2 /D1</t>
+          <t>MEHMET AKİF ERSOY MAH. 7 NO:21 SİVAS/SİVAS</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>11.06.2024</t>
+          <t>04.06.2024</t>
         </is>
       </c>
       <c r="F67" t="n">
         <v>1</v>
       </c>
       <c r="G67" t="n">
-        <v>300</v>
+        <v>2000</v>
       </c>
       <c r="H67" t="n">
-        <v>0</v>
+        <v>846</v>
       </c>
       <c r="I67" t="n">
-        <v>300</v>
+        <v>2846</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="3" t="inlineStr">
         <is>
           <t>CİHAZ</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>YOK</t>
+          <t>2003119345</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>İSMAİL HAKKI TANPINAR</t>
+          <t>BEKİR KARATAŞ</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>ECE MAH. 2 SOK. KARANFİL APT. NO:10/D3</t>
+          <t>EMEK MAH.9.SOK NO14/D2</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>06.06.2024</t>
+          <t>22.10.2024</t>
         </is>
       </c>
       <c r="F68" t="n">
         <v>1</v>
       </c>
       <c r="G68" t="n">
-        <v>300</v>
+        <v>200</v>
       </c>
       <c r="H68" t="n">
         <v>0</v>
       </c>
       <c r="I68" t="n">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="3" t="inlineStr">
         <is>
           <t>CİHAZ</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
+          <t>2003140040</t>
+        </is>
+      </c>
+      <c r="C69" t="inlineStr">
+        <is>
+          <t>YUNİS YILDIRIM</t>
+        </is>
+      </c>
+      <c r="D69" t="inlineStr">
+        <is>
+          <t>FATİH MAH. 1 SOK NO:6/Z1</t>
+        </is>
+      </c>
+      <c r="E69" t="inlineStr">
+        <is>
+          <t>01.10.2024</t>
+        </is>
+      </c>
+      <c r="F69" t="n">
+        <v>1</v>
+      </c>
+      <c r="G69" t="n">
+        <v>200</v>
+      </c>
+      <c r="H69" t="n">
+        <v>0</v>
+      </c>
+      <c r="I69" t="n">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="3" t="inlineStr">
+        <is>
+          <t>CİHAZ</t>
+        </is>
+      </c>
+      <c r="B70" t="inlineStr">
+        <is>
+          <t>141435</t>
+        </is>
+      </c>
+      <c r="C70" t="inlineStr">
+        <is>
+          <t>TAYYAR FİRİDİN</t>
+        </is>
+      </c>
+      <c r="D70" t="inlineStr">
+        <is>
+          <t>ECE MAH. GAZİ CAD. MALAZGİRT SİTESİ B BLOK NO:11/D1</t>
+        </is>
+      </c>
+      <c r="E70" t="inlineStr">
+        <is>
+          <t>11.06.2024</t>
+        </is>
+      </c>
+      <c r="F70" t="n">
+        <v>1</v>
+      </c>
+      <c r="G70" t="n">
+        <v>300</v>
+      </c>
+      <c r="H70" t="n">
+        <v>0</v>
+      </c>
+      <c r="I70" t="n">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="3" t="inlineStr">
+        <is>
+          <t>CİHAZ</t>
+        </is>
+      </c>
+      <c r="B71" t="inlineStr">
+        <is>
+          <t>5103305715</t>
+        </is>
+      </c>
+      <c r="C71" t="inlineStr">
+        <is>
+          <t>RAMAZAN DUMAN</t>
+        </is>
+      </c>
+      <c r="D71" t="inlineStr">
+        <is>
+          <t>KARŞIYAKA MAH. GÖLET CAD. N0:2 /D1</t>
+        </is>
+      </c>
+      <c r="E71" t="inlineStr">
+        <is>
+          <t>11.06.2024</t>
+        </is>
+      </c>
+      <c r="F71" t="n">
+        <v>1</v>
+      </c>
+      <c r="G71" t="n">
+        <v>300</v>
+      </c>
+      <c r="H71" t="n">
+        <v>0</v>
+      </c>
+      <c r="I71" t="n">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="3" t="inlineStr">
+        <is>
+          <t>CİHAZ</t>
+        </is>
+      </c>
+      <c r="B72" t="inlineStr">
+        <is>
+          <t>YOK</t>
+        </is>
+      </c>
+      <c r="C72" t="inlineStr">
+        <is>
+          <t>İSMAİL HAKKI TANPINAR</t>
+        </is>
+      </c>
+      <c r="D72" t="inlineStr">
+        <is>
+          <t>ECE MAH. 2 SOK. KARANFİL APT. NO:10/D3</t>
+        </is>
+      </c>
+      <c r="E72" t="inlineStr">
+        <is>
+          <t>06.06.2024</t>
+        </is>
+      </c>
+      <c r="F72" t="n">
+        <v>1</v>
+      </c>
+      <c r="G72" t="n">
+        <v>300</v>
+      </c>
+      <c r="H72" t="n">
+        <v>0</v>
+      </c>
+      <c r="I72" t="n">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="3" t="inlineStr">
+        <is>
+          <t>CİHAZ</t>
+        </is>
+      </c>
+      <c r="B73" t="inlineStr">
+        <is>
           <t>2003255149</t>
         </is>
       </c>
-      <c r="C69" t="inlineStr">
+      <c r="C73" t="inlineStr">
         <is>
           <t>OĞUZ SERKAN</t>
         </is>
       </c>
-      <c r="D69" t="inlineStr">
+      <c r="D73" t="inlineStr">
         <is>
           <t>SEYRANTEPE MAH. 1 SOK.  ÖRNEK APT No:18/2 MERKEZ/SİVAS</t>
         </is>
       </c>
-      <c r="E69" t="inlineStr">
+      <c r="E73" t="inlineStr">
         <is>
           <t>03.06.2024</t>
         </is>
       </c>
-      <c r="F69" t="n">
-[...2 lines deleted...]
-      <c r="G69" t="n">
+      <c r="F73" t="n">
+        <v>1</v>
+      </c>
+      <c r="G73" t="n">
         <v>300</v>
       </c>
-      <c r="H69" t="n">
-[...2 lines deleted...]
-      <c r="I69" t="n">
+      <c r="H73" t="n">
+        <v>0</v>
+      </c>
+      <c r="I73" t="n">
         <v>300</v>
-      </c>
-[...66 lines deleted...]
-        <v>17000</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="3" t="inlineStr"/>
       <c r="B74" t="inlineStr">
         <is>
-          <t>KALAN BAKİYE</t>
+          <t>GENEL TOPLAM (Projeler)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr"/>
       <c r="D74" t="inlineStr"/>
       <c r="E74" t="inlineStr"/>
       <c r="F74" t="inlineStr"/>
       <c r="G74" t="inlineStr"/>
       <c r="H74" t="inlineStr"/>
       <c r="I74" t="n">
-        <v>252569.5</v>
+        <v>279348.5</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" s="3" t="inlineStr"/>
+      <c r="B75" t="inlineStr">
+        <is>
+          <t>CİHAZ PROJELERİ (Toplam)</t>
+        </is>
+      </c>
+      <c r="C75" t="inlineStr"/>
+      <c r="D75" t="inlineStr"/>
+      <c r="E75" t="inlineStr"/>
+      <c r="F75" t="inlineStr"/>
+      <c r="G75" t="inlineStr"/>
+      <c r="H75" t="inlineStr"/>
+      <c r="I75" t="n">
+        <v>1600</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" s="3" t="inlineStr"/>
+      <c r="B76" t="inlineStr">
+        <is>
+          <t>HARİCİ GİDERLER (Firmanın)</t>
+        </is>
+      </c>
+      <c r="C76" t="inlineStr"/>
+      <c r="D76" t="inlineStr"/>
+      <c r="E76" t="inlineStr"/>
+      <c r="F76" t="inlineStr"/>
+      <c r="G76" t="inlineStr"/>
+      <c r="H76" t="inlineStr"/>
+      <c r="I76" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" s="3" t="inlineStr"/>
+      <c r="B77" t="inlineStr">
+        <is>
+          <t>ALINAN BAKİYE (Tahsilatlar)</t>
+        </is>
+      </c>
+      <c r="C77" t="inlineStr"/>
+      <c r="D77" t="inlineStr"/>
+      <c r="E77" t="inlineStr"/>
+      <c r="F77" t="inlineStr"/>
+      <c r="G77" t="inlineStr"/>
+      <c r="H77" t="inlineStr"/>
+      <c r="I77" t="n">
+        <v>17000</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="3" t="inlineStr"/>
+      <c r="B78" t="inlineStr">
+        <is>
+          <t>KALAN BAKİYE</t>
+        </is>
+      </c>
+      <c r="C78" t="inlineStr"/>
+      <c r="D78" t="inlineStr"/>
+      <c r="E78" t="inlineStr"/>
+      <c r="F78" t="inlineStr"/>
+      <c r="G78" t="inlineStr"/>
+      <c r="H78" t="inlineStr"/>
+      <c r="I78" t="n">
+        <v>263948.5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>