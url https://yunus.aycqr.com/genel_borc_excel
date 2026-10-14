--- v1 (2026-08-17)
+++ v2 (2026-10-14)
@@ -507,171 +507,171 @@
         <is>
           <t>OZANHAN</t>
         </is>
       </c>
       <c r="B4" t="n">
         <v>263948.5</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>MURAT BEY MAT</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>149881.5</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>ÖMÜR YAPI</t>
         </is>
       </c>
       <c r="B6" t="n">
-        <v>79608.5</v>
+        <v>91608.5</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>FATİH YILDIZ</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>76779</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>ELVAN ÇAM</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>67269</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
-          <t>HAYDAR BEY</t>
+          <t>DEVRİM</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>52691.5</v>
+        <v>54232</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
-          <t>MESUT USTA</t>
+          <t>HAYDAR BEY</t>
         </is>
       </c>
       <c r="B10" t="n">
-        <v>51897.5</v>
+        <v>52691.5</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
-          <t>GÜRÜN TOKİ</t>
+          <t>MESUT USTA</t>
         </is>
       </c>
       <c r="B11" t="n">
-        <v>43340</v>
+        <v>51897.5</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
-          <t>MESUT GÖKSU</t>
+          <t>GÜRÜN TOKİ</t>
         </is>
       </c>
       <c r="B12" t="n">
-        <v>38153</v>
+        <v>43340</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
-          <t>YAKUP ÇIDIK</t>
+          <t>MESUT GÖKSU</t>
         </is>
       </c>
       <c r="B13" t="n">
-        <v>32887.5</v>
+        <v>38153</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
-          <t>A YAPI</t>
+          <t>YAKUP ÇIDIK</t>
         </is>
       </c>
       <c r="B14" t="n">
-        <v>30129</v>
+        <v>32887.5</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
-          <t>HARUN USTA</t>
+          <t>A YAPI</t>
         </is>
       </c>
       <c r="B15" t="n">
-        <v>24697.5</v>
+        <v>30129</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
-          <t>DIŞARIDAN GELEN</t>
+          <t>HARUN USTA</t>
         </is>
       </c>
       <c r="B16" t="n">
-        <v>22895</v>
+        <v>24697.5</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
-          <t>RAMAZAN USTA</t>
+          <t>DIŞARIDAN GELEN</t>
         </is>
       </c>
       <c r="B17" t="n">
-        <v>22395</v>
+        <v>22895</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
-          <t>DEVRİM</t>
+          <t>RAMAZAN USTA</t>
         </is>
       </c>
       <c r="B18" t="n">
-        <v>22232</v>
+        <v>22395</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>YAŞAR USTA</t>
         </is>
       </c>
       <c r="B19" t="n">
         <v>21121</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>FİRMASIZLAR</t>
         </is>
       </c>
       <c r="B20" t="n">
         <v>19660</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>