--- v0 (2026-05-07)
+++ v1 (2026-08-17)
@@ -440,537 +440,567 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B48"/>
+  <dimension ref="A1:B51"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="24" customWidth="1" min="1" max="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Firma Borç Sıralaması Raporu</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Firma Adı</t>
         </is>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <t>Kalan Bakiye (TL)</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>GÜLSANLAR</t>
         </is>
       </c>
       <c r="B3" t="n">
-        <v>866779</v>
+        <v>1111424</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
-          <t>MURAT BEY MAT</t>
+          <t>OZANHAN</t>
         </is>
       </c>
       <c r="B4" t="n">
-        <v>388960</v>
+        <v>263948.5</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
-          <t>OZANHAN</t>
+          <t>MURAT BEY MAT</t>
         </is>
       </c>
       <c r="B5" t="n">
-        <v>252569.5</v>
+        <v>149881.5</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>ÖMÜR YAPI</t>
         </is>
       </c>
       <c r="B6" t="n">
-        <v>75442.5</v>
+        <v>79608.5</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>FATİH YILDIZ</t>
         </is>
       </c>
       <c r="B7" t="n">
-        <v>67501.5</v>
+        <v>76779</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>ELVAN ÇAM</t>
         </is>
       </c>
       <c r="B8" t="n">
-        <v>63252</v>
+        <v>67269</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
-          <t>SOYTAŞAR İNŞ</t>
+          <t>HAYDAR BEY</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>60000</v>
+        <v>52691.5</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>MESUT USTA</t>
         </is>
       </c>
       <c r="B10" t="n">
-        <v>49953.5</v>
+        <v>51897.5</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
-          <t>HAYDAR BEY</t>
+          <t>GÜRÜN TOKİ</t>
         </is>
       </c>
       <c r="B11" t="n">
-        <v>45611.5</v>
+        <v>43340</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
-          <t>GÜRÜN TOKİ</t>
+          <t>MESUT GÖKSU</t>
         </is>
       </c>
       <c r="B12" t="n">
-        <v>36572</v>
+        <v>38153</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
-          <t>MESUT GÖKSU</t>
+          <t>YAKUP ÇIDIK</t>
         </is>
       </c>
       <c r="B13" t="n">
-        <v>35333</v>
+        <v>32887.5</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
-          <t>YAKUP ÇIDIK</t>
+          <t>A YAPI</t>
         </is>
       </c>
       <c r="B14" t="n">
-        <v>30810</v>
+        <v>30129</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
-          <t>A YAPI</t>
+          <t>HARUN USTA</t>
         </is>
       </c>
       <c r="B15" t="n">
-        <v>24573</v>
+        <v>24697.5</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
-          <t>HARUN USTA</t>
+          <t>DIŞARIDAN GELEN</t>
         </is>
       </c>
       <c r="B16" t="n">
-        <v>24415.5</v>
+        <v>22895</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
-          <t>DIŞARIDAN GELEN</t>
+          <t>RAMAZAN USTA</t>
         </is>
       </c>
       <c r="B17" t="n">
-        <v>22331</v>
+        <v>22395</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
-          <t>RAMAZAN USTA</t>
+          <t>DEVRİM</t>
         </is>
       </c>
       <c r="B18" t="n">
-        <v>21831</v>
+        <v>22232</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>YAŞAR USTA</t>
         </is>
       </c>
       <c r="B19" t="n">
-        <v>19711</v>
+        <v>21121</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
-          <t>DEVRİM</t>
+          <t>FİRMASIZLAR</t>
         </is>
       </c>
       <c r="B20" t="n">
-        <v>18017</v>
+        <v>19660</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
-          <t>EFDAL MÜH MURAT BEY</t>
+          <t>YUNUS BEY</t>
         </is>
       </c>
       <c r="B21" t="n">
-        <v>18000</v>
+        <v>18395</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
-          <t>YUNUS BEY</t>
+          <t>EFDAL MÜH MURAT BEY</t>
         </is>
       </c>
       <c r="B22" t="n">
-        <v>17831</v>
+        <v>18000</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>BİLİNMİYOR</t>
         </is>
       </c>
       <c r="B23" t="n">
-        <v>15711</v>
+        <v>17121</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
-          <t>ÇONGAR KİRACISI</t>
+          <t>AYDIN GÜLBAHAR</t>
         </is>
       </c>
       <c r="B24" t="n">
-        <v>11800</v>
+        <v>14974.5</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
-          <t>RAMAZAN BEY</t>
+          <t>ÇONGAR KİRACISI</t>
         </is>
       </c>
       <c r="B25" t="n">
-        <v>9000</v>
+        <v>14605</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
-          <t>ETEM ABİ</t>
+          <t>ATLAS İBRAHİM ABİ</t>
         </is>
       </c>
       <c r="B26" t="n">
-        <v>9000</v>
+        <v>13631</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
-          <t>TUNA PROJE</t>
+          <t>İLHAN DEKER</t>
         </is>
       </c>
       <c r="B27" t="n">
-        <v>7782</v>
+        <v>12347</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
-          <t>FİRMASIZLAR</t>
+          <t>LOFT BAĞDAT</t>
         </is>
       </c>
       <c r="B28" t="n">
-        <v>7498</v>
+        <v>11551.5</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
-          <t>ATLAS İBRAHİM ABİ</t>
+          <t>ETEM ABİ</t>
         </is>
       </c>
       <c r="B29" t="n">
-        <v>7383.5</v>
+        <v>11484</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
-          <t>LOFT BAĞDAT</t>
+          <t>RAMAZAN BEY</t>
         </is>
       </c>
       <c r="B30" t="n">
-        <v>7321.5</v>
+        <v>9000</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
-          <t>SAMİ DAYI</t>
+          <t>TUNA PROJE</t>
         </is>
       </c>
       <c r="B31" t="n">
-        <v>5960</v>
+        <v>8197.5</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
-          <t>ŞENYURT SİTESİ</t>
+          <t>MİRAMAR</t>
         </is>
       </c>
       <c r="B32" t="n">
-        <v>5000</v>
+        <v>7932</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
-          <t>AYDIN GÜLBAHAR</t>
+          <t>SAMİ DAYI</t>
         </is>
       </c>
       <c r="B33" t="n">
-        <v>4882.5</v>
+        <v>6242</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
-          <t>İLHAN DEKER</t>
+          <t>ŞENYURT SİTESİ</t>
         </is>
       </c>
       <c r="B34" t="n">
-        <v>4331</v>
+        <v>5000</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="3" t="inlineStr">
         <is>
-          <t>EMRE DÖNDEROĞLU</t>
+          <t>ERDOĞDU</t>
         </is>
       </c>
       <c r="B35" t="n">
-        <v>3831</v>
+        <v>4685</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="3" t="inlineStr">
         <is>
-          <t>MİMAR FURKAN</t>
+          <t>EMRE DÖNDEROĞLU</t>
         </is>
       </c>
       <c r="B36" t="n">
-        <v>3500</v>
+        <v>4395</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="3" t="inlineStr">
         <is>
           <t>CİHAN KINAŞ</t>
         </is>
       </c>
       <c r="B37" t="n">
-        <v>3415.5</v>
+        <v>3697.5</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
-          <t>ERDOĞDU</t>
+          <t>MİMAR FURKAN</t>
         </is>
       </c>
       <c r="B38" t="n">
-        <v>2681</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
-          <t>YAPITEK</t>
+          <t>MÜRŞİT ÇONGAR</t>
         </is>
       </c>
       <c r="B39" t="n">
-        <v>1032</v>
+        <v>1828.5</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="3" t="inlineStr">
         <is>
           <t>ENES YILDIZELİ</t>
         </is>
       </c>
       <c r="B40" t="n">
-        <v>846</v>
+        <v>1677</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="3" t="inlineStr">
         <is>
-          <t>REVİZYONLAR</t>
+          <t>OKTAY BEY KOYULHİSAR</t>
         </is>
       </c>
       <c r="B41" t="n">
-        <v>846</v>
+        <v>1568</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="3" t="inlineStr">
         <is>
-          <t>YUNUS ŞİRKET</t>
+          <t>YAPITEK</t>
         </is>
       </c>
       <c r="B42" t="n">
-        <v>831</v>
+        <v>1447.5</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="3" t="inlineStr">
         <is>
-          <t>DİYANET</t>
+          <t>YUNUS ŞİRKET</t>
         </is>
       </c>
       <c r="B43" t="n">
-        <v>415.5</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="3" t="inlineStr">
         <is>
-          <t>GÜMÜŞKENT D14</t>
+          <t>SOYTAŞAR İNŞ</t>
         </is>
       </c>
       <c r="B44" t="n">
-        <v>415.5</v>
+        <v>1242</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="3" t="inlineStr">
         <is>
-          <t>BALAT KAFE</t>
+          <t>REVİZYONLAR</t>
         </is>
       </c>
       <c r="B45" t="n">
-        <v>415.5</v>
+        <v>846</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="3" t="inlineStr">
         <is>
-          <t>ARA DÖNER</t>
+          <t>İBRAHİM DEMİRKOPARAN</t>
         </is>
       </c>
       <c r="B46" t="n">
-        <v>115.5</v>
+        <v>697.5</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="3" t="inlineStr">
         <is>
-          <t>MUSTAFA DUMAN</t>
+          <t>DİYANET</t>
         </is>
       </c>
       <c r="B47" t="n">
-        <v>115.5</v>
+        <v>697.5</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="3" t="inlineStr">
         <is>
-          <t>OKTAY BEY KOYULHİSAR</t>
+          <t>GÜMÜŞKENT D14</t>
         </is>
       </c>
       <c r="B48" t="n">
-        <v>24.5</v>
+        <v>697.5</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="3" t="inlineStr">
+        <is>
+          <t>BALAT KAFE</t>
+        </is>
+      </c>
+      <c r="B49" t="n">
+        <v>697.5</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="3" t="inlineStr">
+        <is>
+          <t>ARA DÖNER</t>
+        </is>
+      </c>
+      <c r="B50" t="n">
+        <v>397.5</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="3" t="inlineStr">
+        <is>
+          <t>MUSTAFA DUMAN</t>
+        </is>
+      </c>
+      <c r="B51" t="n">
+        <v>397.5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>